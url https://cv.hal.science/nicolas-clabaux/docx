--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -274,330 +274,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité (gilet haute-visibilité et triangle de présignalisation)</w:t>
+                <w:t xml:space="preserve">An evaluation of the road safety impact of the obligation for motorists to have a safety kit in their vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.100957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809961v1</w:t>
+                <w:t xml:space="preserve">hal-03116430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des usagers de vélos à assistance électrique en ville - Similitudes et dissemblances avec les utilisateurs de vélos traditionnels</w:t>
+                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité (gilet haute-visibilité et triangle de présignalisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363728v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the road safety impact of the obligation for motorists to have a safety kit in their vehicle</w:t>
+                <w:t xml:space="preserve">Sécurité des usagers de vélos à assistance électrique en ville - Similitudes et dissemblances avec les utilisateurs de vélos traditionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.100957. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Enjeux de sécurité chez les piétons et les cyclistes, 2021, 16p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116430v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does filtering by powered two-wheelers present a risk for pedestrians in city centers?</w:t>
               </w:r>
@@ -798,317 +798,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche exploratoire sur les usagers, usages et risques des trois-roues motorisés pendulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Petit</w:t>
+                <w:t xml:space="preserve">Sécurité des piétons dans les rues équipées de couloirs réservés aux bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016 (01-02), pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S076189801600203X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678360v1</w:t>
+                <w:t xml:space="preserve">hal-01464851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des piétons dans les rues équipées de couloirs réservés aux bus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering on urban roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brenac</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2016 (01-02), pp.27-42. </w:t>
+              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.182-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S076189801600203X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15389588.2016.1225298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464851v2</w:t>
+                <w:t xml:space="preserve">hal-01403884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering on urban roads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche exploratoire sur les usagers, usages et risques des trois-roues motorisés pendulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403884v2</w:t>
+                <w:t xml:space="preserve">hal-01678360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'accident des usagers de deux-roues motorisés associé aux pratiques de remontée de files sur autoroutes urbaines</w:t>
               </w:r>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,204 +1222,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264286v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inconvénients pour la sécurité routière de certains comportements de conduite courtois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets sur la sécurité de l'insertion du tramway dans l'espace public : une étude avant-après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dehecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015, pp. 45-51</w:t>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207892v2</w:t>
+                <w:t xml:space="preserve">hal-01207888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sur la sécurité de l'insertion du tramway dans l'espace public : une étude avant-après</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les inconvénients pour la sécurité routière de certains comportements de conduite courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Dehecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015, pp.1-14</w:t>
+              <w:t xml:space="preserve">, 2015, 2015, pp. 45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207888v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powered two-wheeler drivers’ crash risk associated with the use of bus lanes</w:t>
               </w:r>
@@ -1431,51 +1431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.306-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,51 +1535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Safety Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1598,256 +1598,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative judgements of resemblance between road accident cases: What degree of agreement among experts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motorcyclists' speed and 'looked-but-failed-to-see' accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp73-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851289v1</w:t>
+                <w:t xml:space="preserve">hal-00851271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorcyclists' speed and 'looked-but-failed-to-see' accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative judgements of resemblance between road accident cases: What degree of agreement among experts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.07.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00851271v1</w:t>
+                <w:t xml:space="preserve">hal-00851289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypical accident scenarios involving powered two-wheelers in urban areas in France and prospects for countermeasures</w:t>
               </w:r>
@@ -2766,308 +2766,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision and fall rates by regular cyclists on bicycle facilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Pillonnet</w:t>
+                <w:t xml:space="preserve">Évolution globale de la sécurité des cyclistes après la mise en place de vélos en libre service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hernandez</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Dubreuil Szymanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ThéMA et la MSH de Dijon., Jun 2023, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562909v1</w:t>
+                <w:t xml:space="preserve">hal-04562571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution globale de la sécurité des cyclistes après la mise en place de vélos en libre service</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilités cyclables, insécurité et aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Dubreuil Szymanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ThéMA et la MSH de Dijon., Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Future Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Salon de Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562571v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités cyclables, insécurité et aménagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collision and fall rates by regular cyclists on bicycle facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Research Arena 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.3832-3836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562507v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision and fall rates by regular cyclists on bicycle facilities</w:t>
               </w:r>
@@ -3155,299 +3155,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gilet jaune: équipement de sécurité routière ou symbole de la nouvelle lutte des classes?</w:t>
+                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la -Vallée, France</w:t>
+              <w:t xml:space="preserve">Journées mobilité du RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA; Université Gustave Eiffel, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562932v1</w:t>
+                <w:t xml:space="preserve">hal-04834873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scénarios types d'accidents impliquant un deux-roues motorisé: quelles spécificités en période nocturne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées mobilité du RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREMA; Université Gustave Eiffel, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque COSMOS 2022, Connaissances Scientifiques pour les Motocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; CEREMA, Oct 2022, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834873v1</w:t>
+                <w:t xml:space="preserve">hal-04570116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios types d'accidents impliquant un deux-roues motorisé: quelles spécificités en période nocturne ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Montel</w:t>
+                <w:t xml:space="preserve">Le gilet jaune: équipement de sécurité routière ou symbole de la nouvelle lutte des classes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COSMOS 2022, Connaissances Scientifiques pour les Motocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel; CEREMA, Oct 2022, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la -Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570116v1</w:t>
+                <w:t xml:space="preserve">hal-04562932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles incidences de la semi piétonisation du Vieux Port de Marseille sur la sécurité des piétons ?</w:t>
               </w:r>
@@ -3459,51 +3459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,243 +3535,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments sur la sécurité des usagers de vélos à assistance électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels risques pour les usagers de deux-roues métropolitains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Michel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la -Vallée, France</w:t>
+              <w:t xml:space="preserve">COSMOS, Connaissances scientifiques pour les motocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562954v1</w:t>
+                <w:t xml:space="preserve">hal-03810632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels risques pour les usagers de deux-roues métropolitains ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments sur la sécurité des usagers de vélos à assistance électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Peytavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSMOS, Connaissances scientifiques pour les motocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la -Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810632v1</w:t>
+                <w:t xml:space="preserve">hal-04562954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques émergents de la mobilité durable. Quelques résultats de travaux conduits au LMA</w:t>
               </w:r>
@@ -4174,286 +4174,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accidentologie: risques et solutions pour la sécurité des deux-roues à moteur en ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Road safety of powered two-wheelers in European cities: Trends and prospects for countermeasures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeudi du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Mar 2018, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">24è Fòrum Barcelona de Seguretat Viària. Temàtica: Motorista, volem la teva seguretat. Barcelone (Espagne), 20 octobre 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Barcelone (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562961v1</w:t>
+                <w:t xml:space="preserve">hal-04477870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road safety of powered two-wheelers in European cities: Trends and prospects for countermeasures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24è Fòrum Barcelona de Seguretat Viària. Temàtica: Motorista, volem la teva seguretat. Barcelone (Espagne), 20 octobre 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Barcelone (ES), Spain</w:t>
+              <w:t xml:space="preserve">Transport Research Arena 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477870v1</w:t>
+                <w:t xml:space="preserve">hal-04563000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering</w:t>
+                <w:t xml:space="preserve">Accidentologie: risques et solutions pour la sécurité des deux-roues à moteur en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna (AUSTRIA), Austria</w:t>
+              <w:t xml:space="preserve">Les jeudi du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Mar 2018, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563000v1</w:t>
+                <w:t xml:space="preserve">hal-04562961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés en situation de remontée de files</w:t>
               </w:r>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4547,51 +4547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire des usagers, usages et risques des trois-roues motorisés pendulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4629,51 +4629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios types d'accidents impliquant un motocycliste et un piéton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,597 +4718,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et processus d'accidents de la circulation liés à l'aménagement latéral des voies réservées aux bus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des transports urbains: Quid des deux-roues motorisés ? Place dans la circulation et risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques Routiers et Transports Durables : usagers, systèmes, environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Angers, France. 8p</w:t>
+              <w:t xml:space="preserve">Journées Transports et Déplacements du RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213619v1</w:t>
+                <w:t xml:space="preserve">hal-01678712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des transports urbains: Quid des deux-roues motorisés ? Place dans la circulation et risques associés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Risques et processus d'accidents de la circulation liés à l'aménagement latéral des voies réservées aux bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Transports et Déplacements du RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 19p</w:t>
+              <w:t xml:space="preserve">Risques Routiers et Transports Durables : usagers, systèmes, environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Angers, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678712v1</w:t>
+                <w:t xml:space="preserve">hal-01213619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux Actes des Journées Scientifiques 'Deux-roues motorisés' des 15 et 16 octobre 2013, Lyon-Bron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison du risque de heurter un piéton entre deux-roues motorisés et quatre-roues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.5-8</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique du département Transport Santé Sécurité : Le piéton tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bron, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213627v1</w:t>
+                <w:t xml:space="preserve">hal-01213650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque d’accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
+                <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques deux-roues motorisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. 7p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés', Bron FRANCE, 15/10/2013, 16/10/2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062190v1</w:t>
+                <w:t xml:space="preserve">hal-04833160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du risque de heurter un piéton entre deux-roues motorisés et quatre-roues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction aux Actes des Journées Scientifiques 'Deux-roues motorisés' des 15 et 16 octobre 2013, Lyon-Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique du département Transport Santé Sécurité : Le piéton tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bron, France. 17p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213650v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
+                <w:t xml:space="preserve">Risque d’accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés', Bron FRANCE, 15/10/2013, 16/10/2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques deux-roues motorisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833160v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de heurter un piéton est-il supérieur en deux-roues à moteur qu'en quatre-roues ?</w:t>
               </w:r>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5685,234 +5685,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The notion of prototypical accident scenario</w:t>
+                <w:t xml:space="preserve">L'utilisation du concept de scénario type d'accident développé à l'INRETS dans les diagnostics de sécurité routière : quelques résultats issus de travaux récents et perspectives pour les recherches à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General meeting of the rankers project (Ranking for european road safety)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Brescia, Italie, Italy</w:t>
+              <w:t xml:space="preserve">Journées routes du LCPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834318v1</w:t>
+                <w:t xml:space="preserve">hal-04834294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation du concept de scénario type d'accident développé à l'INRETS dans les diagnostics de sécurité routière : quelques résultats issus de travaux récents et perspectives pour les recherches à venir</w:t>
+                <w:t xml:space="preserve">In-depth analysis of urban accidents involving motorcycle and moped riders in France, construction of prototypical accident scenarios and prospects for their prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées routes du LCPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">International conference Road Safety and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Roma tre, Nov 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834294v1</w:t>
+                <w:t xml:space="preserve">hal-04834278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth analysis of urban accidents involving motorcycle and moped riders in France, construction of prototypical accident scenarios and prospects for their prevention</w:t>
+                <w:t xml:space="preserve">The notion of prototypical accident scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Road Safety and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Roma tre, Nov 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">General meeting of the rankers project (Ranking for european road safety)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Brescia, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834278v1</w:t>
+                <w:t xml:space="preserve">hal-04834318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of traffic accidents involving powered two-wheelers in urban areas: prototypical accident scenarios and prospects for the planning and design of the urban road infrastructures</w:t>
               </w:r>
@@ -5961,178 +5961,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de diagnostic de sécurité routière s'appuyant sur des scénarios types de référence : une évaluation de leur utilité et de leur utilisabilité par les praticiens</w:t>
+                <w:t xml:space="preserve">ROAD ACCIDENTS IN OUTSKIRTS AND CENTRE: WHAT DIFFERENCES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'utilisation de scénarios types d'accidents dans les diagnostics de sécurité routière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRETS; CERTU; SETRA, Oct 2006, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">XIIth international conference : Living and walking in cities: the outskirts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Brescia, Jun 2005, Brescia, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850566v1</w:t>
+                <w:t xml:space="preserve">hal-04850814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROAD ACCIDENTS IN OUTSKIRTS AND CENTRE: WHAT DIFFERENCES?</w:t>
+                <w:t xml:space="preserve">Méthodes de diagnostic de sécurité routière s'appuyant sur des scénarios types de référence : une évaluation de leur utilité et de leur utilisabilité par les praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth international conference : Living and walking in cities: the outskirts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Brescia, Jun 2005, Brescia, Italie, Italy</w:t>
+              <w:t xml:space="preserve">L'utilisation de scénarios types d'accidents dans les diagnostics de sécurité routière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRETS; CERTU; SETRA, Oct 2006, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850814v1</w:t>
+                <w:t xml:space="preserve">hal-04850566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion urbaine et sécurité routière : vers un outil d'aide au diagnostic à destination des praticiens</w:t>
               </w:r>
@@ -6346,51 +6346,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSTITUT FRANCAIS DES SCIENCES ET TECHNOLOGIES DES TRANSPORTS, DE L'AMENAGEMENT ET DES RESEAUX - IFSTTAR, 149p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073287v1</w:t>
+                <w:t xml:space="preserve">hal-01073282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Journées Scientifiques 'Deux-roues motorisés'. 15 et 16 octobre 2013, Lyon-Bron, France</w:t>
               </w:r>
@@ -6421,51 +6421,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSTITUT FRANCAIS DES SCIENCES ET TECHNOLOGIES DES TRANSPORTS, DE L'AMENAGEMENT ET DES RESEAUX - IFSTTAR, 149p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073282v1</w:t>
+                <w:t xml:space="preserve">hal-01073287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Journées Scientifiques 'Deux-roues motorisés'. 15 et 16 octobre 2013, Lyon-Bron, France</w:t>
               </w:r>
@@ -6879,51 +6879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les faux-semblants de la mobilité durable Risques sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2021, Mobilités &amp; sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7659,306 +7659,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements et leurs déterminants dans l'accidentalité des deux-roues motorisés</w:t>
+                <w:t xml:space="preserve">Perceptibilité des deux-roues motorisés. Powered Two Wheelers conspicuity. Projet PERCEPT 2009-2012 - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ragot-Court</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Silvestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2011</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833346v1</w:t>
+                <w:t xml:space="preserve">hal-00956864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptibilité des deux-roues motorisés. Powered Two Wheelers conspicuity. Projet PERCEPT 2009-2012 - Rapport final</w:t>
+                <w:t xml:space="preserve">Les comportements et leurs déterminants dans l'accidentalité des deux-roues motorisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ragot-Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956864v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales du risque routier des deux-roues à moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8403,51 +8403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E6993E5"/>
+    <w:nsid w:val="D698D87B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8634,51 +8634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clabaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-4716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04832210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pillonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pitoiset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100957" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464851v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801600203X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403884v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1225298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264286v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207888v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dehecq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.05.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Magnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Canu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil-Szymanski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil Szymanski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04565702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494030v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Clabaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904147v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canu Bastien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04850548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceausu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ma&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Millot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04573634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Canu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Silvestrelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04567475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dalaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clabaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-4716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04832210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pillonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pitoiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464851v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801600203X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403884v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1225298" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264286v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207888v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dehecq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207892v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.05.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Magnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Canu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.07.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil-Szymanski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil Szymanski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.504" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04565702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494030v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Clabaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904147v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canu Bastien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04850548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceausu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ma&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Millot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04573634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Canu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Silvestrelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04567475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dalaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>