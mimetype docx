--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -274,330 +274,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the road safety impact of the obligation for motorists to have a safety kit in their vehicle</w:t>
+                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité (gilet haute-visibilité et triangle de présignalisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116430v1</w:t>
+                <w:t xml:space="preserve">hal-03809961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité (gilet haute-visibilité et triangle de présignalisation)</w:t>
+                <w:t xml:space="preserve">Sécurité des usagers de vélos à assistance électrique en ville - Similitudes et dissemblances avec les utilisateurs de vélos traditionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Enjeux de sécurité chez les piétons et les cyclistes, 2021, 16p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809961v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des usagers de vélos à assistance électrique en ville - Similitudes et dissemblances avec les utilisateurs de vélos traditionnels</w:t>
+                <w:t xml:space="preserve">An evaluation of the road safety impact of the obligation for motorists to have a safety kit in their vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Enjeux de sécurité chez les piétons et les cyclistes, 2021, 16p. </w:t>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.100957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363728v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does filtering by powered two-wheelers present a risk for pedestrians in city centers?</w:t>
               </w:r>
@@ -798,131 +798,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des piétons dans les rues équipées de couloirs réservés aux bus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+                <w:t xml:space="preserve">Recherche exploratoire sur les usagers, usages et risques des trois-roues motorisés pendulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464851v2</w:t>
+                <w:t xml:space="preserve">hal-01678360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering on urban roads</w:t>
               </w:r>
@@ -934,51 +912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), pp.182-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,109 +984,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche exploratoire sur les usagers, usages et risques des trois-roues motorisés pendulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Petit</w:t>
+                <w:t xml:space="preserve">Sécurité des piétons dans les rues équipées de couloirs réservés aux bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016 (01-02), pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S076189801600203X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678360v1</w:t>
+                <w:t xml:space="preserve">hal-01464851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'accident des usagers de deux-roues motorisés associé aux pratiques de remontée de files sur autoroutes urbaines</w:t>
               </w:r>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,204 +1222,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264286v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sur la sécurité de l'insertion du tramway dans l'espace public : une étude avant-après</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les inconvénients pour la sécurité routière de certains comportements de conduite courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Dehecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015, pp.1-14</w:t>
+              <w:t xml:space="preserve">, 2015, 2015, pp. 45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207888v2</w:t>
+                <w:t xml:space="preserve">hal-01207892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inconvénients pour la sécurité routière de certains comportements de conduite courtois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets sur la sécurité de l'insertion du tramway dans l'espace public : une étude avant-après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dehecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015, pp. 45-51</w:t>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207892v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powered two-wheeler drivers’ crash risk associated with the use of bus lanes</w:t>
               </w:r>
@@ -1431,51 +1431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.306-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,51 +1535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Safety Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1598,256 +1598,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorcyclists' speed and 'looked-but-failed-to-see' accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative judgements of resemblance between road accident cases: What degree of agreement among experts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp89-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851271v1</w:t>
+                <w:t xml:space="preserve">hal-00851289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative judgements of resemblance between road accident cases: What degree of agreement among experts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motorcyclists' speed and 'looked-but-failed-to-see' accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp73-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851289v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypical accident scenarios involving powered two-wheelers in urban areas in France and prospects for countermeasures</w:t>
               </w:r>
@@ -2766,308 +2766,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution globale de la sécurité des cyclistes après la mise en place de vélos en libre service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collision and fall rates by regular cyclists on bicycle facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zoé Dubreuil Szymanski</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Research Arena 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbonne, Portugal. pp.3832-3836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562571v1</w:t>
+                <w:t xml:space="preserve">hal-04562909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités cyclables, insécurité et aménagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution globale de la sécurité des cyclistes après la mise en place de vélos en libre service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Dubreuil Szymanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Salon de Provence, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ThéMA et la MSH de Dijon., Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562507v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision and fall rates by regular cyclists on bicycle facilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilités cyclables, insécurité et aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Salon de Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04562909v1</w:t>
+                <w:t xml:space="preserve">hal-04562507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision and fall rates by regular cyclists on bicycle facilities</w:t>
               </w:r>
@@ -3155,299 +3155,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité</w:t>
+                <w:t xml:space="preserve">Le gilet jaune: équipement de sécurité routière ou symbole de la nouvelle lutte des classes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées mobilité du RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREMA; Université Gustave Eiffel, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la -Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834873v1</w:t>
+                <w:t xml:space="preserve">hal-04562932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios types d'accidents impliquant un deux-roues motorisé: quelles spécificités en période nocturne ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brenac</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COSMOS 2022, Connaissances Scientifiques pour les Motocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel; CEREMA, Oct 2022, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Journées mobilité du RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA; Université Gustave Eiffel, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570116v1</w:t>
+                <w:t xml:space="preserve">hal-04834873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gilet jaune: équipement de sécurité routière ou symbole de la nouvelle lutte des classes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scénarios types d'accidents impliquant un deux-roues motorisé: quelles spécificités en période nocturne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la -Vallée, France</w:t>
+              <w:t xml:space="preserve">Colloque COSMOS 2022, Connaissances Scientifiques pour les Motocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; CEREMA, Oct 2022, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562932v1</w:t>
+                <w:t xml:space="preserve">hal-04570116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles incidences de la semi piétonisation du Vieux Port de Marseille sur la sécurité des piétons ?</w:t>
               </w:r>
@@ -3459,51 +3459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,243 +3535,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels risques pour les usagers de deux-roues métropolitains ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments sur la sécurité des usagers de vélos à assistance électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Peytavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSMOS, Connaissances scientifiques pour les motocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la -Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810632v1</w:t>
+                <w:t xml:space="preserve">hal-04562954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments sur la sécurité des usagers de vélos à assistance électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels risques pour les usagers de deux-roues métropolitains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Michel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la -Vallée, France</w:t>
+              <w:t xml:space="preserve">COSMOS, Connaissances scientifiques pour les motocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562954v1</w:t>
+                <w:t xml:space="preserve">hal-03810632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques émergents de la mobilité durable. Quelques résultats de travaux conduits au LMA</w:t>
               </w:r>
@@ -4256,204 +4256,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering</w:t>
+                <w:t xml:space="preserve">Accidentologie: risques et solutions pour la sécurité des deux-roues à moteur en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna (AUSTRIA), Austria</w:t>
+              <w:t xml:space="preserve">Les jeudi du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Mar 2018, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563000v1</w:t>
+                <w:t xml:space="preserve">hal-04562961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accidentologie: risques et solutions pour la sécurité des deux-roues à moteur en ville</w:t>
+                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeudi du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Mar 2018, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Transport Research Arena 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562961v1</w:t>
+                <w:t xml:space="preserve">hal-04563000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés en situation de remontée de files</w:t>
               </w:r>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4547,51 +4547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire des usagers, usages et risques des trois-roues motorisés pendulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4629,51 +4629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios types d'accidents impliquant un motocycliste et un piéton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,597 +4718,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des transports urbains: Quid des deux-roues motorisés ? Place dans la circulation et risques associés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Risques et processus d'accidents de la circulation liés à l'aménagement latéral des voies réservées aux bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Transports et Déplacements du RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 19p</w:t>
+              <w:t xml:space="preserve">Risques Routiers et Transports Durables : usagers, systèmes, environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Angers, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678712v1</w:t>
+                <w:t xml:space="preserve">hal-01213619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et processus d'accidents de la circulation liés à l'aménagement latéral des voies réservées aux bus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des transports urbains: Quid des deux-roues motorisés ? Place dans la circulation et risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques Routiers et Transports Durables : usagers, systèmes, environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Angers, France. 8p</w:t>
+              <w:t xml:space="preserve">Journées Transports et Déplacements du RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213619v1</w:t>
+                <w:t xml:space="preserve">hal-01678712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du risque de heurter un piéton entre deux-roues motorisés et quatre-roues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction aux Actes des Journées Scientifiques 'Deux-roues motorisés' des 15 et 16 octobre 2013, Lyon-Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique du département Transport Santé Sécurité : Le piéton tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bron, France. 17p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213650v1</w:t>
+                <w:t xml:space="preserve">hal-01213627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
+                <w:t xml:space="preserve">Risque d’accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés', Bron FRANCE, 15/10/2013, 16/10/2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques deux-roues motorisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833160v1</w:t>
+                <w:t xml:space="preserve">hal-01062190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux Actes des Journées Scientifiques 'Deux-roues motorisés' des 15 et 16 octobre 2013, Lyon-Bron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.5-8</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés', Bron FRANCE, 15/10/2013, 16/10/2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213627v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque d’accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
+                <w:t xml:space="preserve">Comparaison du risque de heurter un piéton entre deux-roues motorisés et quatre-roues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques deux-roues motorisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. 7p</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique du département Transport Santé Sécurité : Le piéton tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bron, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062190v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de heurter un piéton est-il supérieur en deux-roues à moteur qu'en quatre-roues ?</w:t>
               </w:r>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5685,234 +5685,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation du concept de scénario type d'accident développé à l'INRETS dans les diagnostics de sécurité routière : quelques résultats issus de travaux récents et perspectives pour les recherches à venir</w:t>
+                <w:t xml:space="preserve">The notion of prototypical accident scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées routes du LCPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">General meeting of the rankers project (Ranking for european road safety)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Brescia, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834294v1</w:t>
+                <w:t xml:space="preserve">hal-04834318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth analysis of urban accidents involving motorcycle and moped riders in France, construction of prototypical accident scenarios and prospects for their prevention</w:t>
+                <w:t xml:space="preserve">L'utilisation du concept de scénario type d'accident développé à l'INRETS dans les diagnostics de sécurité routière : quelques résultats issus de travaux récents et perspectives pour les recherches à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Road Safety and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Roma tre, Nov 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées routes du LCPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834278v1</w:t>
+                <w:t xml:space="preserve">hal-04834294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The notion of prototypical accident scenario</w:t>
+                <w:t xml:space="preserve">In-depth analysis of urban accidents involving motorcycle and moped riders in France, construction of prototypical accident scenarios and prospects for their prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General meeting of the rankers project (Ranking for european road safety)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Brescia, Italie, Italy</w:t>
+              <w:t xml:space="preserve">International conference Road Safety and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Roma tre, Nov 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834318v1</w:t>
+                <w:t xml:space="preserve">hal-04834278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of traffic accidents involving powered two-wheelers in urban areas: prototypical accident scenarios and prospects for the planning and design of the urban road infrastructures</w:t>
               </w:r>
@@ -5961,178 +5961,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROAD ACCIDENTS IN OUTSKIRTS AND CENTRE: WHAT DIFFERENCES?</w:t>
+                <w:t xml:space="preserve">Méthodes de diagnostic de sécurité routière s'appuyant sur des scénarios types de référence : une évaluation de leur utilité et de leur utilisabilité par les praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth international conference : Living and walking in cities: the outskirts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Brescia, Jun 2005, Brescia, Italie, Italy</w:t>
+              <w:t xml:space="preserve">L'utilisation de scénarios types d'accidents dans les diagnostics de sécurité routière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRETS; CERTU; SETRA, Oct 2006, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850814v1</w:t>
+                <w:t xml:space="preserve">hal-04850566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de diagnostic de sécurité routière s'appuyant sur des scénarios types de référence : une évaluation de leur utilité et de leur utilisabilité par les praticiens</w:t>
+                <w:t xml:space="preserve">ROAD ACCIDENTS IN OUTSKIRTS AND CENTRE: WHAT DIFFERENCES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'utilisation de scénarios types d'accidents dans les diagnostics de sécurité routière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRETS; CERTU; SETRA, Oct 2006, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">XIIth international conference : Living and walking in cities: the outskirts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Brescia, Jun 2005, Brescia, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850566v1</w:t>
+                <w:t xml:space="preserve">hal-04850814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion urbaine et sécurité routière : vers un outil d'aide au diagnostic à destination des praticiens</w:t>
               </w:r>
@@ -6346,51 +6346,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSTITUT FRANCAIS DES SCIENCES ET TECHNOLOGIES DES TRANSPORTS, DE L'AMENAGEMENT ET DES RESEAUX - IFSTTAR, 149p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073282v1</w:t>
+                <w:t xml:space="preserve">hal-01073287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Journées Scientifiques 'Deux-roues motorisés'. 15 et 16 octobre 2013, Lyon-Bron, France</w:t>
               </w:r>
@@ -6421,51 +6421,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSTITUT FRANCAIS DES SCIENCES ET TECHNOLOGIES DES TRANSPORTS, DE L'AMENAGEMENT ET DES RESEAUX - IFSTTAR, 149p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073287v1</w:t>
+                <w:t xml:space="preserve">hal-01073282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Journées Scientifiques 'Deux-roues motorisés'. 15 et 16 octobre 2013, Lyon-Bron, France</w:t>
               </w:r>
@@ -6879,51 +6879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les faux-semblants de la mobilité durable Risques sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2021, Mobilités &amp; sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7659,306 +7659,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptibilité des deux-roues motorisés. Powered Two Wheelers conspicuity. Projet PERCEPT 2009-2012 - Rapport final</w:t>
+                <w:t xml:space="preserve">Les comportements et leurs déterminants dans l'accidentalité des deux-roues motorisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ragot-Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956864v1</w:t>
+                <w:t xml:space="preserve">hal-04833346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements et leurs déterminants dans l'accidentalité des deux-roues motorisés</w:t>
+                <w:t xml:space="preserve">Perceptibilité des deux-roues motorisés. Powered Two Wheelers conspicuity. Projet PERCEPT 2009-2012 - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Silvestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ragot-Court</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04833346v1</w:t>
+                <w:t xml:space="preserve">hal-00956864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales du risque routier des deux-roues à moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8403,51 +8403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D698D87B"/>
+    <w:nsid w:val="7C8B81AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8634,51 +8634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clabaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-4716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04832210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pillonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pitoiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464851v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801600203X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403884v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1225298" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264286v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207888v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dehecq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207892v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.05.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Magnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Canu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.07.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil-Szymanski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil Szymanski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.504" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04565702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494030v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Clabaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904147v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canu Bastien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834318v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04850548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceausu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ma&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Millot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04573634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Canu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Silvestrelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833346v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04567475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dalaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clabaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-4716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04832210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pillonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pitoiset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100957" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403884v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1225298" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464851v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801600203X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264286v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207888v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dehecq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.05.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Magnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Canu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil-Szymanski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil Szymanski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04565702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494030v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Clabaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904147v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canu Bastien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04850548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceausu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ma&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Millot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04573634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Canu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Silvestrelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04567475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dalaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>