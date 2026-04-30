--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -880,235 +880,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering on urban roads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécurité des piétons dans les rues équipées de couloirs réservés aux bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (2), pp.182-187. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016 (01-02), pp.27-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15389588.2016.1225298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S076189801600203X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403884v2</w:t>
+                <w:t xml:space="preserve">hal-01464851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des piétons dans les rues équipées de couloirs réservés aux bus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering on urban roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brenac</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2016 (01-02), pp.27-42. </w:t>
+              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.182-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S076189801600203X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15389588.2016.1225298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464851v2</w:t>
+                <w:t xml:space="preserve">hal-01403884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'accident des usagers de deux-roues motorisés associé aux pratiques de remontée de files sur autoroutes urbaines</w:t>
               </w:r>
@@ -4174,178 +4174,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483628v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road safety of powered two-wheelers in European cities: Trends and prospects for countermeasures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accidentologie: risques et solutions pour la sécurité des deux-roues à moteur en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24è Fòrum Barcelona de Seguretat Viària. Temàtica: Motorista, volem la teva seguretat. Barcelone (Espagne), 20 octobre 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Barcelone (ES), Spain</w:t>
+              <w:t xml:space="preserve">Les jeudi du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Mar 2018, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477870v1</w:t>
+                <w:t xml:space="preserve">hal-04562961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accidentologie: risques et solutions pour la sécurité des deux-roues à moteur en ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Road safety of powered two-wheelers in European cities: Trends and prospects for countermeasures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeudi du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Mar 2018, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">24è Fòrum Barcelona de Seguretat Viària. Temàtica: Motorista, volem la teva seguretat. Barcelone (Espagne), 20 octobre 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Barcelone (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562961v1</w:t>
+                <w:t xml:space="preserve">hal-04477870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering</w:t>
               </w:r>
@@ -5098,217 +5098,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
+                <w:t xml:space="preserve">Comparaison du risque de heurter un piéton entre deux-roues motorisés et quatre-roues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés', Bron FRANCE, 15/10/2013, 16/10/2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique du département Transport Santé Sécurité : Le piéton tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bron, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833160v1</w:t>
+                <w:t xml:space="preserve">hal-01213650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du risque de heurter un piéton entre deux-roues motorisés et quatre-roues</w:t>
+                <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique du département Transport Santé Sécurité : Le piéton tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bron, France. 17p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés', Bron FRANCE, 15/10/2013, 16/10/2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213650v1</w:t>
+                <w:t xml:space="preserve">hal-04833160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de heurter un piéton est-il supérieur en deux-roues à moteur qu'en quatre-roues ?</w:t>
               </w:r>
@@ -8403,51 +8403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C8B81AA"/>
+    <w:nsid w:val="AC7DFEBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8634,51 +8634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clabaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-4716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04832210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pillonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pitoiset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100957" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403884v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1225298" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464851v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801600203X" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264286v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207888v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dehecq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.05.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Magnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Canu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil-Szymanski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil Szymanski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04565702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494030v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Clabaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904147v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canu Bastien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04850548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceausu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ma&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Millot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04573634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Canu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Silvestrelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04567475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dalaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clabaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-4716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04832210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pillonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pitoiset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100957" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464851v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801600203X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403884v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1225298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264286v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207888v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dehecq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.05.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Magnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Canu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil-Szymanski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil Szymanski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04565702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494030v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Clabaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904147v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canu Bastien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04850548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceausu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ma&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Millot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04573634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Canu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Silvestrelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04567475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dalaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>