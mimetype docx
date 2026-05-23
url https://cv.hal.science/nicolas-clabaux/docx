--- v3 (2026-04-30)
+++ v4 (2026-05-23)
@@ -274,330 +274,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité (gilet haute-visibilité et triangle de présignalisation)</w:t>
+                <w:t xml:space="preserve">An evaluation of the road safety impact of the obligation for motorists to have a safety kit in their vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.100957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809961v1</w:t>
+                <w:t xml:space="preserve">hal-03116430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des usagers de vélos à assistance électrique en ville - Similitudes et dissemblances avec les utilisateurs de vélos traditionnels</w:t>
+                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité (gilet haute-visibilité et triangle de présignalisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363728v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of the road safety impact of the obligation for motorists to have a safety kit in their vehicle</w:t>
+                <w:t xml:space="preserve">Sécurité des usagers de vélos à assistance électrique en ville - Similitudes et dissemblances avec les utilisateurs de vélos traditionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, pp.100957. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Enjeux de sécurité chez les piétons et les cyclistes, 2021, 16p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jth.2020.100957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2021-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116430v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does filtering by powered two-wheelers present a risk for pedestrians in city centers?</w:t>
               </w:r>
@@ -798,317 +798,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche exploratoire sur les usagers, usages et risques des trois-roues motorisés pendulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Petit</w:t>
+                <w:t xml:space="preserve">Sécurité des piétons dans les rues équipées de couloirs réservés aux bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016 (01-02), pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S076189801600203X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678360v1</w:t>
+                <w:t xml:space="preserve">hal-01464851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des piétons dans les rues équipées de couloirs réservés aux bus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering on urban roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brenac</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2016 (01-02), pp.27-42. </w:t>
+              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.182-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S076189801600203X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15389588.2016.1225298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464851v2</w:t>
+                <w:t xml:space="preserve">hal-01403884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering on urban roads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche exploratoire sur les usagers, usages et risques des trois-roues motorisés pendulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets d'accidentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403884v2</w:t>
+                <w:t xml:space="preserve">hal-01678360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'accident des usagers de deux-roues motorisés associé aux pratiques de remontée de files sur autoroutes urbaines</w:t>
               </w:r>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,51 +1431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.306-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,51 +1535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Safety Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1598,256 +1598,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative judgements of resemblance between road accident cases: What degree of agreement among experts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motorcyclists' speed and 'looked-but-failed-to-see' accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp73-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851289v1</w:t>
+                <w:t xml:space="preserve">hal-00851271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorcyclists' speed and 'looked-but-failed-to-see' accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative judgements of resemblance between road accident cases: What degree of agreement among experts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2011.07.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00851271v1</w:t>
+                <w:t xml:space="preserve">hal-00851289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypical accident scenarios involving powered two-wheelers in urban areas in France and prospects for countermeasures</w:t>
               </w:r>
@@ -2308,280 +2308,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l’ombre des livreurs de repas à vélo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution à long terme de l'urbanisation et de la sécurité des déplacements dans une petite commune périurbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Dubreuil Szymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Perrin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Mobilités actives et numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université libre de bruxelles, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834866v1</w:t>
+                <w:t xml:space="preserve">hal-04956183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution à long terme de l'urbanisation et de la sécurité des déplacements dans une petite commune périurbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle sécurité pour les livreurs de repas à vélo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Dubreuil Szymanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Cuvillier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Sixièmes rencontres francophones transport mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956183v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle sécurité pour les livreurs de repas à vélo ?</w:t>
+                <w:t xml:space="preserve">Dans l’ombre des livreurs de repas à vélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
@@ -2612,73 +2612,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixièmes rencontres francophones transport mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Mobilités actives et numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de bruxelles, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834861v1</w:t>
+                <w:t xml:space="preserve">hal-04834866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’accidents touchant les usagers des modes individuels légers au prisme de l’aménagement urbain</w:t>
               </w:r>
@@ -3237,217 +3237,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scénarios types d'accidents impliquant un deux-roues motorisé: quelles spécificités en période nocturne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées mobilité du RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREMA; Université Gustave Eiffel, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">Colloque COSMOS 2022, Connaissances Scientifiques pour les Motocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; CEREMA, Oct 2022, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834873v1</w:t>
+                <w:t xml:space="preserve">hal-04570116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios types d'accidents impliquant un deux-roues motorisé: quelles spécificités en période nocturne ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à l'évaluation de l'impact sur la sécurité routière de l'obligation pour tout véhicule d'être équipé d'un kit de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brenac</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COSMOS 2022, Connaissances Scientifiques pour les Motocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel; CEREMA, Oct 2022, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Journées mobilité du RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA; Université Gustave Eiffel, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570116v1</w:t>
+                <w:t xml:space="preserve">hal-04834873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles incidences de la semi piétonisation du Vieux Port de Marseille sur la sécurité des piétons ?</w:t>
               </w:r>
@@ -3459,51 +3459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,243 +3535,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments sur la sécurité des usagers de vélos à assistance électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels risques pour les usagers de deux-roues métropolitains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Michel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la -Vallée, France</w:t>
+              <w:t xml:space="preserve">COSMOS, Connaissances scientifiques pour les motocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562954v1</w:t>
+                <w:t xml:space="preserve">hal-03810632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels risques pour les usagers de deux-roues métropolitains ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments sur la sécurité des usagers de vélos à assistance électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Peytavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSMOS, Connaissances scientifiques pour les motocycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2021, Marne-la -Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810632v1</w:t>
+                <w:t xml:space="preserve">hal-04562954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques émergents de la mobilité durable. Quelques résultats de travaux conduits au LMA</w:t>
               </w:r>
@@ -4243,217 +4243,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road safety of powered two-wheelers in European cities: Trends and prospects for countermeasures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24è Fòrum Barcelona de Seguretat Viària. Temàtica: Motorista, volem la teva seguretat. Barcelone (Espagne), 20 octobre 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Barcelone (ES), Spain</w:t>
+              <w:t xml:space="preserve">Transport Research Arena 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477870v1</w:t>
+                <w:t xml:space="preserve">hal-04563000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powered two wheeler riders' risk of crashes associated with filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Road safety of powered two-wheelers in European cities: Trends and prospects for countermeasures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna (AUSTRIA), Austria</w:t>
+              <w:t xml:space="preserve">24è Fòrum Barcelona de Seguretat Viària. Temàtica: Motorista, volem la teva seguretat. Barcelone (Espagne), 20 octobre 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Barcelone (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563000v1</w:t>
+                <w:t xml:space="preserve">hal-04477870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés en situation de remontée de files</w:t>
               </w:r>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4541,774 +4541,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire des usagers, usages et risques des trois-roues motorisés pendulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Petit</w:t>
+                <w:t xml:space="preserve">Scénarios types d'accidents impliquant un motocycliste et un piéton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet COSMOS, Lyon FRANCE, 15/11/2016, 15/11/2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque COPIE 2016 : des piéton.nes et des villes: connaissance, enjeux, culture de la marche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832907v1</w:t>
+                <w:t xml:space="preserve">hal-01483861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios types d'accidents impliquant un motocycliste et un piéton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+                <w:t xml:space="preserve">Étude exploratoire des usagers, usages et risques des trois-roues motorisés pendulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COPIE 2016 : des piéton.nes et des villes: connaissance, enjeux, culture de la marche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. 21p</w:t>
+              <w:t xml:space="preserve">Séminaire du projet COSMOS, Lyon FRANCE, 15/11/2016, 15/11/2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483861v1</w:t>
+                <w:t xml:space="preserve">hal-04832907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques et processus d'accidents de la circulation liés à l'aménagement latéral des voies réservées aux bus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des transports urbains: Quid des deux-roues motorisés ? Place dans la circulation et risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques Routiers et Transports Durables : usagers, systèmes, environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Angers, France. 8p</w:t>
+              <w:t xml:space="preserve">Journées Transports et Déplacements du RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213619v1</w:t>
+                <w:t xml:space="preserve">hal-01678712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des transports urbains: Quid des deux-roues motorisés ? Place dans la circulation et risques associés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Risques et processus d'accidents de la circulation liés à l'aménagement latéral des voies réservées aux bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Transports et Déplacements du RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France. 19p</w:t>
+              <w:t xml:space="preserve">Risques Routiers et Transports Durables : usagers, systèmes, environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Angers, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678712v1</w:t>
+                <w:t xml:space="preserve">hal-01213619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux Actes des Journées Scientifiques 'Deux-roues motorisés' des 15 et 16 octobre 2013, Lyon-Bron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison du risque de heurter un piéton entre deux-roues motorisés et quatre-roues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.5-8</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique du département Transport Santé Sécurité : Le piéton tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bron, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213627v1</w:t>
+                <w:t xml:space="preserve">hal-01213650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque d’accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
+                <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques deux-roues motorisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. 7p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés', Bron FRANCE, 15/10/2013, 16/10/2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062190v1</w:t>
+                <w:t xml:space="preserve">hal-04833160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du risque de heurter un piéton entre deux-roues motorisés et quatre-roues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction aux Actes des Journées Scientifiques 'Deux-roues motorisés' des 15 et 16 octobre 2013, Lyon-Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique du département Transport Santé Sécurité : Le piéton tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Bron, France. 17p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213650v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque d'accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
+                <w:t xml:space="preserve">Risque d’accident des conducteurs de deux-roues motorisés circulant dans les couloirs de bus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques 'Deux-roues motorisés', Bron FRANCE, 15/10/2013, 16/10/2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bron, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques deux-roues motorisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833160v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de heurter un piéton est-il supérieur en deux-roues à moteur qu'en quatre-roues ?</w:t>
               </w:r>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canu Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5754,165 +5754,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation du concept de scénario type d'accident développé à l'INRETS dans les diagnostics de sécurité routière : quelques résultats issus de travaux récents et perspectives pour les recherches à venir</w:t>
+                <w:t xml:space="preserve">In-depth analysis of urban accidents involving motorcycle and moped riders in France, construction of prototypical accident scenarios and prospects for their prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées routes du LCPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">International conference Road Safety and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Roma tre, Nov 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834294v1</w:t>
+                <w:t xml:space="preserve">hal-04834278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth analysis of urban accidents involving motorcycle and moped riders in France, construction of prototypical accident scenarios and prospects for their prevention</w:t>
+                <w:t xml:space="preserve">L'utilisation du concept de scénario type d'accident développé à l'INRETS dans les diagnostics de sécurité routière : quelques résultats issus de travaux récents et perspectives pour les recherches à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Road Safety and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Roma tre, Nov 2007, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées routes du LCPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834278v1</w:t>
+                <w:t xml:space="preserve">hal-04834294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of traffic accidents involving powered two-wheelers in urban areas: prototypical accident scenarios and prospects for the planning and design of the urban road infrastructures</w:t>
               </w:r>
@@ -5961,178 +5961,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de diagnostic de sécurité routière s'appuyant sur des scénarios types de référence : une évaluation de leur utilité et de leur utilisabilité par les praticiens</w:t>
+                <w:t xml:space="preserve">ROAD ACCIDENTS IN OUTSKIRTS AND CENTRE: WHAT DIFFERENCES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'utilisation de scénarios types d'accidents dans les diagnostics de sécurité routière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRETS; CERTU; SETRA, Oct 2006, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">XIIth international conference : Living and walking in cities: the outskirts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Brescia, Jun 2005, Brescia, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850566v1</w:t>
+                <w:t xml:space="preserve">hal-04850814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROAD ACCIDENTS IN OUTSKIRTS AND CENTRE: WHAT DIFFERENCES?</w:t>
+                <w:t xml:space="preserve">Méthodes de diagnostic de sécurité routière s'appuyant sur des scénarios types de référence : une évaluation de leur utilité et de leur utilisabilité par les praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIth international conference : Living and walking in cities: the outskirts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Brescia, Jun 2005, Brescia, Italie, Italy</w:t>
+              <w:t xml:space="preserve">L'utilisation de scénarios types d'accidents dans les diagnostics de sécurité routière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRETS; CERTU; SETRA, Oct 2006, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850814v1</w:t>
+                <w:t xml:space="preserve">hal-04850566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion urbaine et sécurité routière : vers un outil d'aide au diagnostic à destination des praticiens</w:t>
               </w:r>
@@ -6879,51 +6879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les faux-semblants de la mobilité durable Risques sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2021, Mobilités &amp; sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7914,51 +7914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales du risque routier des deux-roues à moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8403,51 +8403,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC7DFEBB"/>
+    <w:nsid w:val="B941AA5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8634,51 +8634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clabaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-4716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04832210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pillonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363728v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pitoiset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100957" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464851v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801600203X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403884v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1225298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264286v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207888v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dehecq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.05.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Magnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Canu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.07.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil-Szymanski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil Szymanski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuvillier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04565702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494030v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062190v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Clabaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904147v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canu Bastien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04850548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceausu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ma&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Millot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04573634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Canu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Silvestrelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04567475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dalaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clabaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-4716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04832210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pillonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2020.100957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Pitoiset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2021-10" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jth.2019.02.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2019-02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464851v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801600203X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403884v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1225298" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264286v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gemy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207892v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207888v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maitre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dehecq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2014.05.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Magnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Canu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2011.07.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Elslande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil-Szymanski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubreuil Szymanski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cuvillier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Montel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04565702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04570116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494030v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04563000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Clabaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904147v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canu Bastien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834294v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04850548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceausu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073287v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ma&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Millot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04573634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Riahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lechner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894597v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Canu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04562446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jaffard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Silvestrelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04850725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04567475v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dalaise" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>