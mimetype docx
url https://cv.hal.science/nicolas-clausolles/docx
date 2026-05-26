--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -236,679 +236,679 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orchestrating OSDU/Energistics Geomodelling Activity services and user’s interactive decisions within a Geoscientific Workflow platform,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rainaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clausolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léana Quimerch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Dantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Wien, Austria</w:t>
+              <w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers (EAGE), Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969550v1</w:t>
+                <w:t xml:space="preserve">hal-05124395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ForGEO : Nouvel outil open-source dans QGIS pour la modélisation géologique 3D Auteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clausolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Capar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léana Quimerch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3D Geological Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loop3D Foundation, Apr 2025, Fremantle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321773v1</w:t>
+                <w:t xml:space="preserve">hal-04969963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ForGEO : Nouvel outil open-source dans QGIS pour la modélisation géologique 3D Auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Capar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léana Quimerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clausolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léana Quimerch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Geological Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Loop3D Foundation, Apr 2025, Fremantle, Australia</w:t>
+              <w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969963v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next level for QGIS: 3D representation and modelisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An open-source toolbox for 3D geological modelling in QGIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clausolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Capar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clausolles</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léana Quimerch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Geological Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOOP 3D, Apr 2025, Fremantle, Australia</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987362v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating OSDU/Energistics Geomodelling Activity services and user’s interactive decisions within a Geoscientific Workflow platform,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Rainaud</w:t>
+                <w:t xml:space="preserve">Next level for QGIS: 3D representation and modelisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Capar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+                <w:t xml:space="preserve">Léana Quimerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clausolles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geoscientists and Engineers (EAGE), Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3D Geological Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOOP 3D, Apr 2025, Fremantle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124395v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Geological Modeling at BRGM (French Geological Survey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Calcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1110,64 +1110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clausolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pizzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1235,64 +1235,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtir sur 50 ans d'expérience en géomodélisation : un exercice de funambulisme entre tradition et table rase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clausolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pizzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1341,230 +1341,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic velocity modeling for structural uncertainty assessment during migration: application to salt body imaging</w:t>
+                <w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clausolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Modeste Irakarama</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 21st annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">IAMG 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAMG, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951755v1</w:t>
+                <w:t xml:space="preserve">hal-03678322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building on 50 years of geomodelling: walking a tightrope between tradition and clean slate</w:t>
+                <w:t xml:space="preserve">Stochastic velocity modeling for structural uncertainty assessment during migration: application to salt body imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clausolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Lopez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeste Irakarama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAMG, Aug 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">IAMG 21st annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678322v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty assessment in subsurface modeling: considering geobody shape and connectivity in complex systems.</w:t>
               </w:r>
@@ -1807,103 +1807,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing 3D geological models using QGis, an open-source GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clausolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léana Quimerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Capar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Professional Geology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2320,51 +2320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2019-0032.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969550v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04987362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dantal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04072599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04163727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03678322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parquer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5641" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01825267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03284830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2019-0032.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124395v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rainaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dantal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ana Quimerc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04969550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04987362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04602320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brogaard Pedersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Colomer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04072599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04163727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03678322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parquer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5641" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01825267v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03284830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LORR0280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>