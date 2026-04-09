--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Clavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural investigation of hypo-stoichiometric (U1-yPuy)O1.98 oxides with high plutonium content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (15), pp.117623. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05224424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of morphology-controlled uranium(VI) peroxide in nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54, pp.6847-6857. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT03467H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the atmosphere on the sintering capability and chemical durability of Nd-doped UO&amp;lt;sub&amp;gt;2+x&amp;lt;/sub&amp;gt; mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.116845. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical durability of uranium oxide microspheres for use as QC materials for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassima Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cornaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.5442-5454. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sintering parameters on the microstructure of homogeneous U$_{1‐x}$Ce$_x$O$_{2+δ}$ ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul‐henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (5), pp.e20376. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.20376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of U(IV) in monazite–cheralite ceramics under oxidizing and inert atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison El Monjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O J Y Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (5), pp.2252-2264. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT03251E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term, sustainable solutions to radioactive waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Kvashnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana G Levitskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruko Wainwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-55911-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive hydrothermal conversion of uranyl oxalates into UO$_{2+x}$ monitored by in situ XANES analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.13982-13995. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT01451K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and environmental stability of monazite-cheralite solid solutions Ln1-2Ca Th PO4 (Ln = Pr, Nd; x = 0–0.15): A thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.105504. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural investigation of uranium-plutonium mixed oxides (U$_{1-y}$Pu$_y$)O$_{2-x}$ with high plutonium content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 585, pp.154645. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of homogenous and size-controlled uranium-thorium oxide micro-particles for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573, pp.154142. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sintering Conditions on the Structure and Redox Speciation of Homogeneous (U,Ce)O2+δ Ceramics: A Synchrotron Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (19), pp.7173-7185. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission products speciation in nuclear fuel: Synthesis and characterisation of mixed oxide (U,Pu)O2 SIMfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 585, pp.154607. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04698526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal conversion of mixed uranium(IV)–cerium(III) oxalates into U$_{1−x}$ Ce$_x$O$_{2+δ}$·$n$H$_2$O solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Di Mascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (31), pp.10951-10968. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT01510F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04249846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Preparation of Macro-Microporous Thorium Oxide via a Colloidal Sol–Gel Route toward Safe MOX Fuel Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijie Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (47), pp.53165-53173. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c16384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of impurities on the fabrication and performances of yttrium-doped thoria electrolyte ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 560, pp.153499. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03517159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEraMic: a semi-automatic method for the segmentation of grain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (10), pp.5349-5358. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Annealing on Structural and Thermodynamic Properties of ThSiO4-ErPO4 Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (16), pp.12020-12028. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water and Hydroxyl Groups in the Structures of Stetindite and Coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.718-735. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct sintering of UO2+x oxides prepared under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (13), pp.6697-6707. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the PuO2 content on the sintering behaviour of UO2-PuO2 freeze-granulated powders under reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard-Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (13), pp.6778-6783. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03550882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale in situ high temperature high resolution transmission electron microscopy study of ThO2 sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (15), pp.7362-7374. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NR00956G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Thermodynamic Investigation of the Perovskite Ba2NaMoO 5.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Kauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouëxière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.6120-6130. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction sintering of rhabdophane into monazite-cheralite Nd1-2xThxCaxPO4 (x = 0 – 0.1) ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.911-922. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages of UO2+x Sintering by in situ High-Temperature Environmental Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (15), pp.5891-5899. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liquid sodium corrosion on microstructure and electrical properties of yttrium-doped thoria prepared by co-precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.108721. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Conversion of Thorium Oxalate into ThO2 · nH2O Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O J y Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Conversion of Uranium(IV) Oxalate into Oxides: A Comprehensive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium removal from mining water using Cu substituted hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Maihatchi-Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.122501. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge compensation mechanisms in Nd-doped UO2 samples for stoichiometric and hypo-stoichiometric conditions: Lack of miscibility gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.152276. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of a UO2 - PuO2 freeze-granulated powder under reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian La Lumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (15), pp.5900-5908. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes of Nd- and Ce-doped ammonium diuranate microspheres during the conversion to U1−yLnyO2±x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schreinemachers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Leinders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 542, pp.152454. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-Rhabdophane to Monazite-Cheralite Solid Solutions: Thermal Behavior of Nd 1–2 x Th x Ca x PO 4 · n H 2 O ( x = 0–0.15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.2794-2801. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with the ESEM at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the cationic homogeneity on Th$_{0.5}$U$_{0.5}$O$_2$ densification and chemical durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 514, pp.368-379. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, and Enthalpies of Formation of Churchite-type REPO 4 ·2H 2 O (RE = Gd to Lu) Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamilarasan Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4641-4649. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the isotopic composition of single sub-micrometer-sized uranium particles by laser ablation coupled with multi-collector inductively coupled plasma mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (5), pp.419-428. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermodynamic study of Cs3Na(MoO4)2: Margin to the safe operation of sodium cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 269, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2018.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution kinetics of monazite LnPO4 (Ln = La to Gd): A multiparametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of powder morphology on sintering kinetics, microstructure and mechanical properties of monazite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bukaemskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.227-234. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite, rhabdophane, xenotime & churchite: Vibrational spectroscopy of gadolinium phosphate polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.85-94. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sintering to chemical durability impact of the cationic homogeneity on the (Th,U)O2 ceramics lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of size-controlled UO2 microspheres from the hydrothermal conversion of U(IV) aspartate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (48), pp.7749-7760. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CE01352G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and Stability of Rhabdophanes, Hydrated Rare Earth Phosphates REPO4 · n H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification behavior and microstructure evolution of yttrium-doped ThO$_2$ ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (10), pp.3381-3391. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium aspartate tetrahydrate precursor to ThO 2 : Comparison of hydrothermal and thermal conversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauwerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 487, pp.331-342. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium in the rhabdophane structure: Synthesis and characterization of Pr 1-2x Ca x Th x PO 4 ·nH 2 O solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Direct Sintering of Nanosized (MIV,MIII)O2- x Hydrated Oxides as Electrolyte Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Costis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2666-2674. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermodynamic study of dicesium molybdate Cs2Mo2O7: Implications for fast neutron reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature electron microscopy study of ThO$_2$ microspheres sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Ricolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), pp.727-738. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Direct Sintering of Nanosized (M IV ,M III )O 2‐ x Hydrated Oxides as Electrolyte Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Costis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2666-2674. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04698485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility product of the thorium phosphate hydrogen-phosphate hydrate (Th2(PO4)2(HPO4)·H2O,TPHPH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches for the in situ study of the sintering of nuclear oxide fuel materials and their surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galy Ingrid Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (11), pp.879-892. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In pursuit of the rhabdophane crystal structure: from the hydrated monoclinic LnPO4.0.667H2O to the hexagonal LnPO4 (Ln = Nd, Sm, Gd, Eu and Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 249, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSSC.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Solubility of Rhabdophanes LnPO4·0.667 H2O (Ln = La to Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (28), pp.4615-4630. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Thorium in the Zircon Structure Type through the Th1–xErx(SiO4)1–x(PO4)x Thorite–Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (21), pp.11273-11282. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of a uranothorite (Th$_{1–x}$U$_x$SiO$_4$) solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (19), pp.7117-7124. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the synthesis route of monazite precursors on the microstructure of sintered pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bukaemskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.298-305. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and sintering of yttrium-doped ThO2 for oxygen sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fouletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 689, pp.374-382. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.07.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From in Situ HT-ESEM Observations to Simulation: How Does Polycrystallinity Affects the Sintering of CeO2 Microspheres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (1), pp.386-395. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of synthetic analogues of ankoleite, chernikovite and intermediate solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.143-150. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental determination of the solubility constant of coffinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.36-53. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uranium(IV) oxalate to sintered UO2 : Consequences of the powders' thermal history on the microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (16), pp.4535-4546. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffinite, USiO4 , Is Abundant in Nature: So Why Is It So Difficult To Synthesize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (14), pp.6687-6696. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502808n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Th1−xUxO2 : Effects of chemical composition and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 457, pp.304-316. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.11.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of formation of coffinite, USiO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (21), pp.6551-6555. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1507441112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ HT-ESEM study of crystallites growth within CeO2 microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (10), pp.14703-14711. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.07.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original precipitation route toward the preparation and the sintering of highly reactive uranium cerium dioxide powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 462, pp.173-181. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic dissolution of ceria–lanthanide mixed oxides provides environmentally friendly partitioning of lanthanides and platinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged defects during alpha-irradiation of actinide oxides as revealed by Raman and luminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.67 - 70. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental SEM monitoring of Ce1−xLnxO2−x/2 mixed-oxide microstructural evolution during dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (15), pp.5193-5203. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA14623E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium mixed oxides: The role of oxygen vacancies vs the redox reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.101-106. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2013.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From thorite to coffinite: A spectroscopic study of Th1−xUxSiO4 solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.302-307. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2013.08.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydration and thermal treatment on ceria surface using non-intrusive techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie del Confetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (1-3), p.359-367. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterisation of uranium oxides with spherical shapes and hierarchical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (30), pp.6944-6954. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CE00850B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature behavior of dicesium molybdate Cs2MoO4: Implications for fast neutron reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna L Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215, pp.225-230. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic Form of the Rhabdophane Compounds: REEPO4·0.667H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ben Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (10), pp.5090-5098. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg500707b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and mineralogical modifications of simplified radioactive waste calcine during heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Toplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1–3), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of uranothorite solid solutions from polyphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tiberiu Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.73-83. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility properties of synthetic and natural meta-torbernite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cretaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 442 (1-3), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Ba7UM2S12.5O0.5 (M = V, Fe) Compounds: Syntheses, Structures and Spectroscopic, Resistivity, and Electronic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Stojko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos D. Malliakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (20), pp.12057 - 12063. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic401871x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatometric study of U1−xAmxO2±δ and U1−xCexO2±δ reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Feledziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Uranothorites to Coffinite: A Solid Solution Route to the Thermodynamic Properties of USiO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.6957-6968. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400272s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Structural and Microstructural Changes at the Solid/Solution Interface during Dissolution of Cerium(IV)–Neodymium(III) Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (22), pp.12027-12037. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3007602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of synthetic Th0.5U0.5SiO4 uranothorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.155-160. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02349240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic dissolution of ceria under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (29), pp.14734. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM31996A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aspects of cerium dioxide sintering: HT-ESEM study of grain growth and pore elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triclinic–Cubic Phase Transition and Negative Expansion in the Actinide IV (Th, U, Np, Pu) Diphosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe E. Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (7), pp.4314-4322. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic300036y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Dissolution of Thorium–Cerium Dioxide Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (22), pp.11702-11714. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201699t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02037000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Explain the Difficulties in the Coffinite Synthesis from the Study of Uranothorite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (21), pp.11117-11126. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic2016758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02036766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Diffraction and μ-Raman Investigation of the Monoclinic-Orthorhombic Phase Transition in Th1−xUx(C2O4)2·2H2O Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Obbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.1921-1931. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic902343r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00456609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of thorium and uranium doped britholite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00520225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, sintering and leaching of optimized uranium thorium dioxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 385, pp.400-406. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Optimized Uranium and Thorium Bearing Brabantite or Monazite/Brabantite Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.3673-3682. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02678.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00357534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Method of Preparation of Actinide(IV) Phosphate Hydrogenphosphate Hydrates and Study of Their Conversion into Actinide(IV) Phosphate Diphosphate Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.10390-10399. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic701297v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation in thorium phosphate by NMR II-phosphorus dipolar networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.294-304. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2005.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00259067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From thorium phosphate hydrogenphosphate hydrate to $\beta$-thorium phosphate diphosphate: Structural evolution to a radwaste storage ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quarton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Beek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.3007-3016. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2006.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00106759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of thorium–uranium (IV) phosphate–diphosphate sintered samples during leaching tests. Part II. Saturation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 349, pp.304-316. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00259110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of thorium–uranium (IV) phosphate–diphosphate sintered samples during leaching tests. Part I – Kinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 349, pp.291-303. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00259106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, Sintering, and Leaching of $\beta$-TUPD/Monazite Radwaste Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.220-229. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic051607p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of uranium(VI) from tri- and tetravalent elements in phosphoric acid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.461-464. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.8.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00273099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation in hydrated thorium phosphates by NMR I-relation proton phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.29-44. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2005.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00259078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of uranium (IV) phosphate-hydrogenphosphate hydrate and cerium (IV) phosphate-hydrogenphosphate hydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178, pp.1054-1063. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2005.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the thorium phosphate-hydrogenphosphate hydrate (TPHPH) and study of its transformation into the thorium phosphate-diphosphate ($\beta$-TPD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.2225-2242. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par RMN de matériaux pour l'immobilisation de déchets nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, pp.371-375. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2003.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of $\^beta$-Thorium-Uranium(IV) Phosphate-Diphosphate Solid Solutions from Low-Temperature Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.3357-3366. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm0494047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation of actinides in phosphate matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, pp.1141-1152. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of low-temperature precursors of thorium–uranium (IV) phosphate–diphosphate solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 335, pp.397-409. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of lanthanum–gadolinium monazites as ceramics for radioactive waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.957-967. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b212805p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des éléments lanthanide et platinoïde sur les mécanismes d’altération de pastilles d’UO2 en conditions représentatives d’un entreposage sous eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements and surface modifications during the leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de phase d’intérêt pour le corium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier NEEDS – GDR SCINEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Marcoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal reducing conversion of uranium(VI) oxalate into oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion hydrothermale de peroxydes d’U(VI) et de Pu(IV) en oxydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the nuclear fuels for the future : new paths for actinide oxide synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs &amp; Chercheuses d’Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of uranium and plutonium oxides by peroxide precipitation and hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of uranium and plutonium oxides by peroxide precipitation and hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect chemistry, thermal oxidation and thermodynamics of metal-doped UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Callejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of AnOx reference materials for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassima Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tronyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Scientific Exchange Meeting on Particle Reference Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Richland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate reference materials for nuclear safeguards : from hydrothermal synthesis to shelf-life study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassima Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tronyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Exchange Meeting on Particle Reference Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics waste forms for the specific immobilization of radionuclides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Scientific Basis for Nuclear Waste Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the conditions of preparation of (U,Nd)O2+x solid solutions regarding their sintering capacities and chemical durability properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uranium Science conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An(IV) doped monazite-cheralite as potential matrices for the long-term conditioning of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabricaiton and experimental characterization of Pu-bearing simulated fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcE workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of U(VI) and Pu(IV) by peroxide precipitation and hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Avignon (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct precipitation of An and Ln oxides using carboxylates hydrothermal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinides 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Golden, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and sintering of homogenous Hf1-xMIIIxO2-x/2 ceramics as solid electrolytes for oxygen sensors in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Canas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colombeau-Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of (U,Th)Ox reference materials for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassima Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEraMic – Une méthode semi-automatique de segmentation de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Tetravalent Actinides in Monazite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate reference materials for nuclear safeguards : from hydrothermal synthesis to shelf-life study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassima Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS Joint Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with high plutonium contents (≥ 60 mol.% Pu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of mixed uranium/thorium oxide microspheres under hydrothermal conditions as a reference material for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Rayonnement-Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of (U,Pu)O2-x mixed oxides with high plutonium contents : 60, 65 and 70 mol.% Pu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bangor (virtual conference), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium and uranium in the monazite structure by wet chemistry route: synthesis, sintering and long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of uranium oxide microspheres under hydrothermal conditions as a reference material for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of FPs-doped U1-xPuyO2-x SIMfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille-Marie Aloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bangor (virtual conference), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes of Nd- and Ce-doped ammonium diuranate during the conversion to U1-yLnyO2±x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schreinemachers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Leinders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the method of preparation and sintering conditions on the dissolution of (U,Ce)O2±δ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium-based dioxide in nitric acid: impact of fission products and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnIV-based cheralites : from wet chemistry synthesis and sintering to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of uranium oxide microspheres under hydrothermal conditions as a reference material for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Vienne (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of (U,Pu)O2-x mixed oxides with high plutonium contents ( ≥ 60 mol.% Pu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nufuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04743119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of (U,Pu)O2-x mixed oxides with high plutonium contents ( ≥ 60 mol.%)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-M. Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition des Journées Méditerranéennes des Jeunes Chercheur(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04743065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal conversion of uranium(IV)-cerium oxalates ito uranium-cerium mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bangor (virtual conference), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water and hydroxyl groups in the structures of stetindite and coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sintering conditions on homogeneous (U,Ce)O2±δ properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hydrothermal conversion of uranium(IV) oxalate into oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gand (virtual conference), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of UO2+x sintering first step by high-temperature environmental scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gand (Virtual Conference), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-rhabdophane to monazite-cheralite solid solutions : synthesis and sintering of Nd1-2xThxCaxPO4, nH2O (x = 0-0.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of morphology-controlled UO2+x through hydrothermal conversion of uranium(IV) carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the miscibility gap in the evolution of the microstructure in UO2-based fuel doped with Nd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Alex Herrero-Bocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 TMS Annual Meeting &amp; Exhibition. Symposium: Ceramic Materials for Nuclear Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UO2 sintering first stage by in situ HT-ESEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies humides originales pour la précipitation directe d'oxydes d’actinides et de lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GdR SCINee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale in situ du premier stade du frittage de UO2 par MEBE à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMPA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric study of the hydrothermal conversion of uranium(IV) oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite as a wasteform for actinides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ high temperature electron microscopy observation of sintering first stage of MO2 (M = Ce, Th, U) microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galy Ingrid Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate-based matrices for the specific conditioning of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 - 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ères</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes simplifiés aux combustibles modèles: étude in situ du frittage d'oxydes d'actinides et de lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18emes Journees Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of yttria doped thoria microstructure on its compatibility with liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Scattering methods in extreme conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Fotso Gueutue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic reductive dissolution of Pt/CeO$_2$ under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration, frittage et caractérisation d'oxydes mixtes Th$_{1-x}$Y$_x$O$_{2-x/2}$ pour la réalisation de sondes électrochimiques pour l'oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02506801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures of Th(OH)PO_4, U(OH)PO_4 and Th_2 O(PO_4)_2. Condensation mechanism of M^IV (OH)PO_4 (M = Th, U) into M_2 O(PO_4)_2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quarton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Structure-Property Relationships in Solid State Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bordeaux, pp.619-627, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00185294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide solubility-controlling phases during the dissolution of phosphate ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006 : Symposium N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Strasbourg, pp.451-458, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00259095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the preparation of sintered pellets of thorium phosphate-diphosphate and associated solid solutions from crystallized precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quarton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2005 Spring Meeting Symposium N on Nuclear Materials (including the 10th Inert Matrix Fuel Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Strasbourg, France. pp.209-216, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-colloidal sol-gel route for the preparation of nuclear fuel of mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS - Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of volatile fission products in high burnup SFR fuel using a (U,Pu)O2 SIMMOX approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Roucayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of Volatile Fission Products in High Burnup SFR Fuel Using a (U,Pu)O2 SIMMOx Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Roucayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal sol-gel route for the preparation of mixed oxide fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal sol-gel route for the preparation of mixed oxide fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Rayonnement Radio-Chimie (R3C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of (U,Pu)O2 Mixed Oxides By Hydroxide Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Chmali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Mixed Actinide Oxides by Colloidal Sol-Gel Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rebiscoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of colloidal solutions used for the preparation of Mixed Oxide fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Chemistry Conferences : Materials for health, energy and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures – The Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron study of the relations between sintering conditions, structure and cation speciation in (U,Ce)O2+δ ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle voie de synthèse pour les céramiques d’oxyde d’hafnium dopées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colombeau-Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Zeghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to processing of doped hafnia ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colombeau-Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brissonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in fission products behaviour studies: synthesis and characterization of U1-yPuyO2+x SIMfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2022 - International Conference on Nuclear Fuel Cycle : nNew nuclear perspectives in the energy supply crisis and climate emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and sintering of homogenous Hf1-xMIIIxO2-x/2 ceramics as solid electrolytes for oxygen sensors operating in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colombeau-Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Zeghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brissonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal conversion of uranium(IV)-cerium(III) oxalates into mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal conversion of uranium(IV)-cerium(III) oxalates into mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with high plutonium contents (&amp;gt; 60 mol.% Pu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Méditeranéennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the miscibility gap in the evolution of the microstructure in UO2-based fuel doped with Nd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018. Colloque 14 – Matériaux en environnements extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Codegepra 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catalytic and reductive dissolution of CeO$_2$ and (Ce,Ln)O$_2$ in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFE 2015 - International Congress on F Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELIVRABLE D4.1. Understanding the evolution of an interface during dissolution of actinide oxide materials by macro/microscopic approaches combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Horizon 2020 Geniors Project. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Stage of Sintering of ThO 2 Microspheres: a HT-ESEM and HT-HRTEM Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galy Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ricolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISCEM 2018 - 4th Conference on In-Situ and Correlative Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (S1), pp.49-50, 2019, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618015970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de phosphate-diphosphate de thorium et d'uranium (beta-PDTU) et de matériaux composites beta-PDTU/monazite à partir de précurseurs cristallisés.Etudes du frittage et de la durabilité chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Paris Sud - Paris XI, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId609"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Clavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (112)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the atmosphere on the sintering capability and chemical durability of Nd-doped UO&amp;lt;sub&amp;gt;2+x&amp;lt;/sub&amp;gt; mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Bazarkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.116845. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation of morphology-controlled uranium(VI) peroxide in nitric acid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54, pp.6847-6857. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT03467H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural investigation of hypo-stoichiometric (U1-yPuy)O1.98 oxides with high plutonium content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (15), pp.117623. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05224424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical durability of uranium oxide microspheres for use as QC materials for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassima Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cornaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (11), pp.5442-5454. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sintering parameters on the microstructure of homogeneous U$_{1‐x}$Ce$_x$O$_{2+δ}$ ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul‐henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (5), pp.e20376. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.20376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of U(IV) in monazite–cheralite ceramics under oxidizing and inert atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison El Monjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O J Y Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53 (5), pp.2252-2264. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT03251E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term, sustainable solutions to radioactive waste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Kvashnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana G Levitskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haruko Wainwright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-55911-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive hydrothermal conversion of uranyl oxalates into UO$_{2+x}$ monitored by in situ XANES analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.13982-13995. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4DT01451K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale structural investigation of uranium-plutonium mixed oxides (U$_{1-y}$Pu$_y$)O$_{2-x}$ with high plutonium content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 585, pp.154645. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of homogenous and size-controlled uranium-thorium oxide micro-particles for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 573, pp.154142. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sintering Conditions on the Structure and Redox Speciation of Homogeneous (U,Ce)O2+δ Ceramics: A Synchrotron Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (19), pp.7173-7185. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission products speciation in nuclear fuel: Synthesis and characterisation of mixed oxide (U,Pu)O2 SIMfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 585, pp.154607. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04698526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal conversion of mixed uranium(IV)–cerium(III) oxalates into U$_{1−x}$ Ce$_x$O$_{2+δ}$·$n$H$_2$O solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Di Mascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (31), pp.10951-10968. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3DT01510F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04249846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and environmental stability of monazite-cheralite solid solutions Ln1-2Ca Th PO4 (Ln = Pr, Nd; x = 0–0.15): A thermodynamic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148, pp.105504. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Preparation of Macro-Microporous Thorium Oxide via a Colloidal Sol–Gel Route toward Safe MOX Fuel Fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijie Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Khoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (47), pp.53165-53173. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c16384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of impurities on the fabrication and performances of yttrium-doped thoria electrolyte ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 560, pp.153499. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2021.153499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03517159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Annealing on Structural and Thermodynamic Properties of ThSiO4-ErPO4 Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (16), pp.12020-12028. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEraMic: a semi-automatic method for the segmentation of grain boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (10), pp.5349-5358. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water and Hydroxyl Groups in the Structures of Stetindite and Coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew C Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.718-735. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct sintering of UO2+x oxides prepared under hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (13), pp.6697-6707. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the PuO2 content on the sintering behaviour of UO2-PuO2 freeze-granulated powders under reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard-Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (13), pp.6778-6783. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03550882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale in situ high temperature high resolution transmission electron microscopy study of ThO2 sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (15), pp.7362-7374. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NR00956G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Thermodynamic Investigation of the Perovskite Ba2NaMoO 5.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Kauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Epifano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouëxière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (9), pp.6120-6130. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction sintering of rhabdophane into monazite-cheralite Nd1-2xThxCaxPO4 (x = 0 – 0.1) ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.911-922. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stages of UO2+x Sintering by in situ High-Temperature Environmental Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (15), pp.5891-5899. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Conversion of Uranium(IV) Oxalate into Oxides: A Comprehensive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Conversion of Thorium Oxalate into ThO2 · nH2O Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O J y Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of liquid sodium corrosion on microstructure and electrical properties of yttrium-doped thoria prepared by co-precipitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.108721. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge compensation mechanisms in Nd-doped UO2 samples for stoichiometric and hypo-stoichiometric conditions: Lack of miscibility gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.152276. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium removal from mining water using Cu substituted hydroxyapatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Maihatchi-Ahamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.122501. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.122501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of a UO2 - PuO2 freeze-granulated powder under reducing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian La Lumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (15), pp.5900-5908. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes of Nd- and Ce-doped ammonium diuranate microspheres during the conversion to U1−yLnyO2±x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schreinemachers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Leinders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 542, pp.152454. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with the ESEM at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the cationic homogeneity on Th$_{0.5}$U$_{0.5}$O$_2$ densification and chemical durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 514, pp.368-379. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Crystal Structure, and Enthalpies of Formation of Churchite-type REPO 4 ·2H 2 O (RE = Gd to Lu) Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamilarasan Subramani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V. Ushakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.4641-4649. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-Rhabdophane to Monazite-Cheralite Solid Solutions: Thermal Behavior of Nd 1–2 x Th x Ca x PO 4 · n H 2 O ( x = 0–0.15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.2794-2801. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the isotopic composition of single sub-micrometer-sized uranium particles by laser ablation coupled with multi-collector inductively coupled plasma mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (5), pp.419-428. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of pure brannerite UTi2O6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 515, pp.401-406. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermodynamic study of Cs3Na(MoO4)2: Margin to the safe operation of sodium cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 269, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2018.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of powder morphology on sintering kinetics, microstructure and mechanical properties of monazite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bukaemskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (1), pp.227-234. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite, rhabdophane, xenotime & churchite: Vibrational spectroscopy of gadolinium phosphate polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.85-94. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sintering to chemical durability impact of the cationic homogeneity on the (Th,U)O2 ceramics lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution kinetics of monazite LnPO4 (Ln = La to Gd): A multiparametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of size-controlled UO2 microspheres from the hydrothermal conversion of U(IV) aspartate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (48), pp.7749-7760. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CE01352G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics and Stability of Rhabdophanes, Hydrated Rare Earth Phosphates REPO4 · n H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Shelyug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2018.00604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorium aspartate tetrahydrate precursor to ThO 2 : Comparison of hydrothermal and thermal conversions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lauwerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 487, pp.331-342. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium in the rhabdophane structure: Synthesis and characterization of Pr 1-2x Ca x Th x PO 4 ·nH 2 O solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 492, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Direct Sintering of Nanosized (MIV,MIII)O2- x Hydrated Oxides as Electrolyte Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Costis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2666-2674. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and thermodynamic study of dicesium molybdate Cs2Mo2O7: Implications for fast neutron reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van Eijck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 253, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2017.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification behavior and microstructure evolution of yttrium-doped ThO$_2$ ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (10), pp.3381-3391. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature electron microscopy study of ThO$_2$ microspheres sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Ricolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (2), pp.727-738. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Direct Sintering of Nanosized (M IV ,M III )O 2‐ x Hydrated Oxides as Electrolyte Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Costis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (19), pp.2666-2674. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201700647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04698485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility product of the thorium phosphate hydrogen-phosphate hydrate (Th2(PO4)2(HPO4)·H2O,TPHPH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jct.2017.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches for the in situ study of the sintering of nuclear oxide fuel materials and their surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galy Ingrid Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (11), pp.879-892. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ract-2016-2659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In pursuit of the rhabdophane crystal structure: from the hydrated monoclinic LnPO4.0.667H2O to the hexagonal LnPO4 (Ln = Nd, Sm, Gd, Eu and Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 249, pp.221-227. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSSC.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of a uranothorite (Th$_{1–x}$U$_x$SiO$_4$) solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (19), pp.7117-7124. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Thorium in the Zircon Structure Type through the Th1–xErx(SiO4)1–x(PO4)x Thorite–Xenotime Solid Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (21), pp.11273-11282. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the synthesis route of monazite precursors on the microstructure of sintered pellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Neumeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arinicheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bukaemskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.298-305. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2016.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Solubility of Rhabdophanes LnPO4·0.667 H2O (Ln = La to Dy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (28), pp.4615-4630. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201600517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and sintering of yttrium-doped ThO2 for oxygen sensors applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fouletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 689, pp.374-382. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.07.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From in Situ HT-ESEM Observations to Simulation: How Does Polycrystallinity Affects the Sintering of CeO2 Microspheres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Favrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (1), pp.386-395. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental determination of the solubility constant of coffinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.36-53. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopy of synthetic analogues of ankoleite, chernikovite and intermediate solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Crétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.143-150. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2015.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Th1−xUxO2 : Effects of chemical composition and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 457, pp.304-316. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.11.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of formation of coffinite, USiO4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Labs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (21), pp.6551-6555. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1507441112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ HT-ESEM study of crystallites growth within CeO2 microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.I. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (10), pp.14703-14711. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.07.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uranium(IV) oxalate to sintered UO2 : Consequences of the powders' thermal history on the microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (16), pp.4535-4546. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffinite, USiO4 , Is Abundant in Nature: So Why Is It So Difficult To Synthesize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeth Lozano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (14), pp.6687-6696. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic502808n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original precipitation route toward the preparation and the sintering of highly reactive uranium cerium dioxide powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 462, pp.173-181. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic dissolution of ceria–lanthanide mixed oxides provides environmentally friendly partitioning of lanthanides and platinum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107-115. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged defects during alpha-irradiation of actinide oxides as revealed by Raman and luminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mohun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 374, pp.67 - 70. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterisation of uranium oxides with spherical shapes and hierarchical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cambedouzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (30), pp.6944-6954. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CE00850B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature behavior of dicesium molybdate Cs2MoO4: Implications for fast neutron reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna L Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215, pp.225-230. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental SEM monitoring of Ce1−xLnxO2−x/2 mixed-oxide microstructural evolution during dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (15), pp.5193-5203. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3TA14623E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From thorite to coffinite: A spectroscopic study of Th1−xUxSiO4 solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118, pp.302-307. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2013.08.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium mixed oxides: The role of oxygen vacancies vs the redox reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tocino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.101-106. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2013.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydration and thermal treatment on ceria surface using non-intrusive techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie del Confetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (1-3), p.359-367. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoclinic Form of the Rhabdophane Compounds: REEPO4·0.667H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Elkaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyes Ben Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (10), pp.5090-5098. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg500707b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and mineralogical modifications of simplified radioactive waste calcine during heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Toplis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 448 (1–3), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility properties of synthetic and natural meta-torbernite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cretaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vitorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 442 (1-3), pp.195-207. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Ba7UM2S12.5O0.5 (M = V, Fe) Compounds: Syntheses, Structures and Spectroscopic, Resistivity, and Electronic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Stojko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos D. Malliakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (20), pp.12057 - 12063. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic401871x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilatometric study of U1−xAmxO2±δ and U1−xCexO2±δ reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Feledziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of uranothorite solid solutions from polyphase systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tiberiu Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 441 (1-3), pp.73-83. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Uranothorites to Coffinite: A Solid Solution Route to the Thermodynamic Properties of USiO 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.6957-6968. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400272s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Structural and Microstructural Changes at the Solid/Solution Interface during Dissolution of Cerium(IV)–Neodymium(III) Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (22), pp.12027-12037. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3007602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of synthetic Th0.5U0.5SiO4 uranothorite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.155-160. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02349240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic dissolution of ceria under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (29), pp.14734. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM31996A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic aspects of cerium dioxide sintering: HT-ESEM study of grain growth and pore elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Ravaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triclinic–Cubic Phase Transition and Negative Expansion in the Actinide IV (Th, U, Np, Pu) Diphosphates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe E. Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (7), pp.4314-4322. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic300036y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric Dissolution of Thorium–Cerium Dioxide Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (22), pp.11702-11714. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201699t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02037000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Explain the Difficulties in the Coffinite Synthesis from the Study of Uranothorite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poinssot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (21), pp.11117-11126. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic2016758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02036766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Diffraction and μ-Raman Investigation of the Monoclinic-Orthorhombic Phase Transition in Th1−xUx(C2O4)2·2H2O Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rivenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Obbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.1921-1931. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic902343r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00456609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of dissolution of thorium and uranium doped britholite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aupiais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00520225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, sintering and leaching of optimized uranium thorium dioxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 385, pp.400-406. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Optimized Uranium and Thorium Bearing Brabantite or Monazite/Brabantite Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.3673-3682. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02678.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00357534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Method of Preparation of Actinide(IV) Phosphate Hydrogenphosphate Hydrates and Study of Their Conversion into Actinide(IV) Phosphate Diphosphate Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46, pp.10390-10399. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic701297v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00211902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From thorium phosphate hydrogenphosphate hydrate to $\beta$-thorium phosphate diphosphate: Structural evolution to a radwaste storage ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quarton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. van Beek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 179, pp.3007-3016. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2006.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00106759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation in thorium phosphate by NMR II-phosphorus dipolar networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.294-304. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2005.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00259067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of thorium–uranium (IV) phosphate–diphosphate sintered samples during leaching tests. Part I – Kinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ritt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 349, pp.291-303. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00259106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of thorium–uranium (IV) phosphate–diphosphate sintered samples during leaching tests. Part II. Saturation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Coustumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Drot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 349, pp.304-316. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00259110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation of uranium(VI) from tri- and tetravalent elements in phosphoric acid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94, pp.461-464. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.8.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00273099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Characterization, Sintering, and Leaching of $\beta$-TUPD/Monazite Radwaste Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.220-229. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic051607p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation in hydrated thorium phosphates by NMR I-relation proton phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Nuclear Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.29-44. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssnmr.2005.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00259078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of uranium (IV) phosphate-hydrogenphosphate hydrate and cerium (IV) phosphate-hydrogenphosphate hydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 178, pp.1054-1063. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2005.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the thorium phosphate-hydrogenphosphate hydrate (TPHPH) and study of its transformation into the thorium phosphate-diphosphate ($\beta$-TPD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, pp.2225-2242. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2005.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par RMN de matériaux pour l'immobilisation de déchets nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, pp.371-375. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2003.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering of $\^beta$-Thorium-Uranium(IV) Phosphate-Diphosphate Solid Solutions from Low-Temperature Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.3357-3366. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm0494047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation of actinides in phosphate matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Robisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, pp.1141-1152. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2004.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of low-temperature precursors of thorium–uranium (IV) phosphate–diphosphate solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Brandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 335, pp.397-409. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2004.07.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of lanthanum–gadolinium monazites as ceramics for radioactive waste storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.957-967. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b212805p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-colloidal sol-gel route for the preparation of nuclear fuel of mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS - Conference of the European Colloid and Interface Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth analysis of volatile fission products in high burnup SFR fuel using a (U,Pu)O2 SIMMOX approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Roucayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Depth Analysis of Volatile Fission Products in High Burnup SFR Fuel Using a (U,Pu)O2 SIMMOx Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Roucayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal sol-gel route for the preparation of mixed oxide fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal sol-gel route for the preparation of mixed oxide fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Rayonnement Radio-Chimie (R3C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of (U,Pu)O2 Mixed Oxides By Hydroxide Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Chmali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Mixed Actinide Oxides by Colloidal Sol-Gel Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rebiscoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of colloidal solutions used for the preparation of Mixed Oxide fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiscoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Chemistry Conferences : Materials for health, energy and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron study of the relations between sintering conditions, structure and cation speciation in (U,Ce)O2+δ ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle voie de synthèse pour les céramiques d’oxyde d’hafnium dopées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colombeau-Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Zeghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures – The Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach to processing of doped hafnia ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colombeau-Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brissonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in fission products behaviour studies: synthesis and characterization of U1-yPuyO2+x SIMfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méghan Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2022 - International Conference on Nuclear Fuel Cycle : nNew nuclear perspectives in the energy supply crisis and climate emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Reims, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and sintering of homogenous Hf1-xMIIIxO2-x/2 ceramics as solid electrolytes for oxygen sensors operating in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colombeau-Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Zeghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brissonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal conversion of uranium(IV)-cerium(III) oxalates into mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal conversion of uranium(IV)-cerium(III) oxalates into mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with high plutonium contents (&amp;gt; 60 mol.% Pu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Méditeranéennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the miscibility gap in the evolution of the microstructure in UO2-based fuel doped with Nd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018. Colloque 14 – Matériaux en environnements extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Codegepra 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catalytic and reductive dissolution of CeO$_2$ and (Ce,Ln)O$_2$ in mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFE 2015 - International Congress on F Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de phase d’intérêt pour le corium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier NEEDS – GDR SCINEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Marcoule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal reducing conversion of uranium(VI) oxalate into oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion hydrothermale de peroxydes d’U(VI) et de Pu(IV) en oxydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements and surface modifications during the leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des éléments lanthanide et platinoïde sur les mécanismes d’altération de pastilles d’UO2 en conditions représentatives d’un entreposage sous eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R3C 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the nuclear fuels for the future : new paths for actinide oxide synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs &amp; Chercheuses d’Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of uranium and plutonium oxides by peroxide precipitation and hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charleston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of uranium and plutonium oxides by peroxide precipitation and hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of AnOx reference materials for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Depernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassima Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tronyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Scientific Exchange Meeting on Particle Reference Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Richland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect chemistry, thermal oxidation and thermodynamics of metal-doped UO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Callejon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalante 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the conditions of preparation of (U,Nd)O2+x solid solutions regarding their sintering capacities and chemical durability properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uranium Science conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An(IV) doped monazite-cheralite as potential matrices for the long-term conditioning of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabricaiton and experimental characterization of Pu-bearing simulated fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AcE workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramics waste forms for the specific immobilization of radionuclides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Scientific Basis for Nuclear Waste Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate reference materials for nuclear safeguards : from hydrothermal synthesis to shelf-life study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassima Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tronyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Scientific Exchange Meeting on Particle Reference Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Julich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct precipitation of An and Ln oxides using carboxylates hydrothermal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actinides 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Golden, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of U(VI) and Pu(IV) by peroxide precipitation and hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Avignon (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and sintering of homogenous Hf1-xMIIIxO2-x/2 ceramics as solid electrolytes for oxygen sensors in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Canas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colombeau-Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECERS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of (U,Th)Ox reference materials for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassima Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate reference materials for nuclear safeguards : from hydrothermal synthesis to shelf-life study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassima Zannouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATAS-AnXAS Joint Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with high plutonium contents (≥ 60 mol.% Pu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEraMic – Une méthode semi-automatique de segmentation de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. F Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P. Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of Tetravalent Actinides in Monazite Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of mixed uranium/thorium oxide microspheres under hydrothermal conditions as a reference material for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Rayonnement-Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of (U,Pu)O2-x mixed oxides with plutonium contents (&amp;gt; 60 mol.% Pu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fission products speciation in high burnup MOx fuel : fabrication and experimental characterization of Pu-bearing simulated fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plutonium Futures 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of FP doped UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Spent Fuel Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of FPs-doped U1-xPuyO2-x SIMfuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Caprani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille-Marie Aloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bangor (virtual conference), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes of Nd- and Ce-doped ammonium diuranate during the conversion to U1-yLnyO2±x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schreinemachers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Leinders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Modolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the method of preparation and sintering conditions on the dissolution of (U,Ce)O2±δ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of uranium-based dioxide in nitric acid: impact of fission products and microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Cordara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of uranium oxide microspheres under hydrothermal conditions as a reference material for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of thorium and uranium in the monazite structure by wet chemistry route: synthesis, sintering and long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of (U,Pu)O2-x mixed oxides with high plutonium contents : 60, 65 and 70 mol.% Pu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Margaux Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bangor (virtual conference), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnIV-based cheralites : from wet chemistry synthesis and sintering to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lanthanide and PGM elements on the chemical durability and surface modifications during leaching tests of UO2 pellets mimicking interim repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of uranium oxide microspheres under hydrothermal conditions as a reference material for nuclear safeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Asplanato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INMM &amp; ESARDA joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Vienne (virtual conference), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of (U,Pu)O2-x mixed oxides with high plutonium contents ( ≥ 60 mol.% Pu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nufuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04743119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of (U,Pu)O2-x mixed oxides with high plutonium contents ( ≥ 60 mol.%)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-M. Desagulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition des Journées Méditerranéennes des Jeunes Chercheur(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04743065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal conversion of uranium(IV)-cerium oxalates ito uranium-cerium mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofian Benarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bangor (virtual conference), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of water and hydroxyl groups in the structures of stetindite and coffinite, MSiO4 (M = Ce, U)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Strzelecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Estevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Goncharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry, Jul 2021, Virtual conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sintering conditions on homogeneous (U,Ce)O2±δ properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées des Actinides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Rennes (virtual conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of UO2+x sintering first step by high-temperature environmental scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gand (Virtual Conference), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hydrothermal conversion of uranium(IV) oxalate into oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMAT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Gand (virtual conference), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the miscibility gap in the evolution of the microstructure in UO2-based fuel doped with Nd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Alex Herrero-Bocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pontillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianguido Baldinozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 TMS Annual Meeting &amp; Exhibition. Symposium: Ceramic Materials for Nuclear Energy Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UO2 sintering first stage by in situ HT-ESEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies humides originales pour la précipitation directe d'oxydes d’actinides et de lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GdR SCINee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale in situ du premier stade du frittage de UO2 par MEBE à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEMPA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Limoges (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Th-rhabdophane to monazite-cheralite solid solutions : synthesis and sintering of Nd1-2xThxCaxPO4, nH2O (x = 0-0.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct synthesis of morphology-controlled UO2+x through hydrothermal conversion of uranium(IV) carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric study of the hydrothermal conversion of uranium(IV) oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Manaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maynadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monazite as a wasteform for actinides : from synthesis to long-term behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Gausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS&amp;T 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ high temperature electron microscopy observation of sintering first stage of MO2 (M = Ce, Th, U) microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galy Ingrid Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate-based matrices for the specific conditioning of actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danwen Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACRIM13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 - 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ères</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes simplifiés aux combustibles modèles: étude in situ du frittage d'oxydes d'actinides et de lanthanides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18emes Journees Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of yttria doped thoria microstructure on its compatibility with liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cherkaski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Scattering methods in extreme conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Canizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Fotso Gueutue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-R. Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guimbretiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic reductive dissolution of Pt/CeO$_2$ under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Virot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Horlait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration, frittage et caractérisation d'oxydes mixtes Th$_{1-x}$Y$_x$O$_{2-x/2}$ pour la réalisation de sondes électrochimiques pour l'oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Prele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brissoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02506801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structures of Th(OH)PO_4, U(OH)PO_4 and Th_2 O(PO_4)_2. Condensation mechanism of M^IV (OH)PO_4 (M = Th, U) into M_2 O(PO_4)_2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quarton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Structure-Property Relationships in Solid State Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bordeaux, pp.619-627, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00185294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinide solubility-controlling phases during the dissolution of phosphate ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Terra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006 : Symposium N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Strasbourg, pp.451-458, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2007.01.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00259095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the preparation of sintered pellets of thorium phosphate-diphosphate and associated solid solutions from crystallized precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quarton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2005 Spring Meeting Symposium N on Nuclear Materials (including the 10th Inert Matrix Fuel Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Strasbourg, France. pp.209-216, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00087837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELIVRABLE D4.1. Understanding the evolution of an interface during dissolution of actinide oxide materials by macro/microscopic approaches combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Claparede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malvina Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Szenknect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Horizon 2020 Geniors Project. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04720170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Stage of Sintering of ThO 2 Microspheres: a HT-ESEM and HT-HRTEM Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galy Nkou Bouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ricolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISCEM 2018 - 4th Conference on In-Situ and Correlative Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (S1), pp.49-50, 2019, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927618015970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de phosphate-diphosphate de thorium et d'uranium (beta-PDTU) et de matériaux composites beta-PDTU/monazite à partir de précurseurs cristallisés.Etudes du frittage et de la durabilité chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Paris Sud - Paris XI, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId609"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224424v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Desagulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117623" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03467H" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116845" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asplanato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassima Zannouh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faur&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cornaton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;henri Imbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison El Monjid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J Y Hunault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03251E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04509989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana G Levitskaia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Wainwright" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55911-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01451K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danwen Qin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shelyug" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105504" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154645" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asplanato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zannouh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Faur&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Imbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154142" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04090309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03945" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caprani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154607" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04249846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Di Mascio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01510F" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c16384" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03517159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Cherkaski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153499" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shelyug" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiuddin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01137" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03379823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Strzelecki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Goncharov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.06.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03550882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simeon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.06.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nkou Bouala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00956G" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kauric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert van Eijck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bou&#235;xi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00210" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02353029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108721" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J y Hunault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01633" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03672" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566929v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi-Ahamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152276" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian La Lumia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schreinemachers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152454" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00028" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064126v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tocino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349679v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilarasan Subramani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ushakov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00524" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ronzani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980189v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Smith" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kauric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eijck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goubitz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.08.033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gausse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neumeier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.04.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996074v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arinicheva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neumeier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bukaemskiy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2018.07.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tocino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007816v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01352G" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00604" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996178v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.04.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045493v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauwerier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.02.035" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700647" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064078v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ricolleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.08.029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698485v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045632v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.01.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998480v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Ingrid Nkou Bouala" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2659" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2017.03.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010069v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600517" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRCWZ3GL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045489v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01862" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinssot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03346" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.07.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SP4NDHZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010063v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Steil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.271" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252614v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favrichon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10465" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cr&#233;taz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2015.11.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045286v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ducasse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.010" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045281v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502808n" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045274v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.11.094" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045277v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labs" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507441112" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000073v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.07.194" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009666v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.053" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064020v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaudoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2014.11.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915141v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA14623E" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044022v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.09.014" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Costin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.08.093" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625036v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.10.018" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043995v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE00850B" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064010v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Smith" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.04.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045257v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Ben Kacem" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500707b" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157467v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.012" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTHSR43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043945v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tiberiu Costin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.032" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG7FHJZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043980v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cretaz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.08.037" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2147R03N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521971v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Stojko" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos D. Malliakas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401871x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528960v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feledziak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.024" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNK5Q1H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043924v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Costin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400272s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3007602" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043797v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2011.10.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076961v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM31996A" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638087v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.08.032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492770v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E. Raison" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bykov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300036y" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02037000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201699t" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036766v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016758" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456609v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hingant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Obbade" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902343r" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520225v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Fou de Kerdaniel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.023" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LML42CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380026v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.011" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG79HNSQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357534v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terra" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02678.x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JST27LQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211902v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701297v" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BZ9F20V3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259067v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.10.006" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTKJRHL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00106759v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quarton" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Beek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.05.027" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259110v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.11.010" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F1SKM6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259106v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ritt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.11.009" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84WGQWNT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025330v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051607p" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5PLHPSW6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273099v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brandel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.8.461" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259078v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.12.004" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-513NC2J2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024192v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.01.005" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DW4JSJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025401v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2005.06.011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BFX9RMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025654v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.09.010" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ1FSBVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025663v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0494047" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DLPBR7L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025655v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.02.019" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQ832ZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023435v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.048" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q5VZPCK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023826v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b212805p" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704999v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Imbert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705008v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705043v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704997v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705040v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705012v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705011v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705009v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Callejon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sicard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705000v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Depernet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tronyo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704589v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705039v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704989v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704994v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Roche" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704584v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704986v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704988v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Canas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colombeau-Bedos" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704992v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706132v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704580v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704559v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705037v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704579v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704583v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704582v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704563v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704573v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704568v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704565v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704575v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Montaigne" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703562v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703570v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704319v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703544v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Marie Aloin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Signoret" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703538v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modolo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703532v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705033v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704306v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704303v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703540v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743119v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Martin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Signoret" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabriel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743065v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-M. Desagulier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703554v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720127v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703048v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703039v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703035v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702317v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703027v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700605v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705026v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700599v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700827v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702326v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702340v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702350v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338558v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338614v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851911v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Fotso Gueutue" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765254v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506801v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Prele" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Steil" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissoneau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00185294v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.04.015" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGW8XGF5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259095v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.132" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H8DCMVD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087837v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.056" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L2BKM95-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735316v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706072v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roucayrol" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706100v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04732020v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04732009v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706095v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chmali" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706086v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04731976v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720205v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706034v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706040v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Zeghad" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706024v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706018v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Alibert" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706037v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706028v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706029v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706014v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765230v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720170v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706349v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015970" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008637v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705046v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bazarkina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116845" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03467H" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Desagulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asplanato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassima Zannouh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faur&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cornaton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;henri Imbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison El Monjid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J Y Hunault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03251E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04509989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana G Levitskaia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haruko Wainwright" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-55911-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Benarib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01451K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Margaux Desagulier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154645" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Asplanato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zannouh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Faur&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Imbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154142" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04090309v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03945" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caprani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prieur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154607" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04249846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Di Mascio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01510F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04093146v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danwen Qin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shelyug" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105504" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijie Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c16384" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03517159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Cherkaski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2021.153499" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shelyug" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiuddin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03379823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Strzelecki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Goncharov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.06.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03550882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Simeon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ramond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.06.032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nkou Bouala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00956G" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Kauric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Epifano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert van Eijck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bou&#235;xi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c00210" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02353029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.10.050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927338v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03672" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O J y Hunault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01633" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108721" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Herrero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152276" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02566929v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Maihatchi-Ahamed" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122501" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian La Lumia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schreinemachers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152454" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.036" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tocino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.12.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349679v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamilarasan Subramani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ushakov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00524" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02349706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00028" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ronzani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Lin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.01.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980189v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Smith" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kauric" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Eijck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goubitz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.08.033" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996074v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arinicheva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neumeier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bukaemskiy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045615v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2018.07.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339642v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tocino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045583v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gausse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neumeier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.04.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007816v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01352G" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00604" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045493v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauwerier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.02.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045639v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.05.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010080v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700647" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wallez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.05.032" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996178v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.04.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ricolleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.08.029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04698485v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045632v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.01.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998480v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Ingrid Nkou Bouala" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2659" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045496v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2017.03.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045481v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poinssot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03346" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045489v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01862" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.07.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SP4NDHZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600517" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GRCWZ3GL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010063v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Steil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouletier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.271" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252614v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favrichon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10465" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998419v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.02.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010054v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cr&#233;taz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinssot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2015.11.035" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.11.094" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045277v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labs" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1507441112" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.07.194" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045286v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ducasse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2015.07.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045281v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeth Lozano-Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502808n" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009666v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.03.053" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064020v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaudoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2014.11.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915141v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mohun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgranges" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043995v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE00850B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064010v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Wallez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Smith" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.04.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA14623E" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044011v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Costin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2013.08.093" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044022v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2013.09.014" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625036v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.10.018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045257v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Ben Kacem" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg500707b" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157467v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.012" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTHSR43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043980v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cretaz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vitorge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.08.037" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2147R03N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521971v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Stojko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos D. Malliakas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic401871x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528960v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feledziak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.024" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SNK5Q1H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043945v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tiberiu Costin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.05.032" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG7FHJZ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043924v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Costin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400272s" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3007602" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043797v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2011.10.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076961v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM31996A" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638087v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.08.032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492770v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe E. Raison" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bykov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300036y" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02037000v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201699t" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036766v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic2016758" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456609v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hingant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivenet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Obbade" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902343r" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520225v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Fou de Kerdaniel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.023" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LML42CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380026v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hubert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.011" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG79HNSQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357534v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terra" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02678.x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JST27LQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00211902v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic701297v" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BZ9F20V3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00106759v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quarton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. van Beek" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.05.027" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259067v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.10.006" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTKJRHL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259106v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ritt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.11.009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84WGQWNT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259110v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.11.010" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F1SKM6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00273099v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brandel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.8.461" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025330v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051607p" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5PLHPSW6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259078v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.12.004" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-513NC2J2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024192v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2005.01.005" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DW4JSJ8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025401v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2005.06.011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BFX9RMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025654v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.09.010" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJ1FSBVR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025663v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0494047" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DLPBR7L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025655v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2004.02.019" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQ832ZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023435v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.048" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q5VZPCK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023826v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b212805p" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04735316v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706072v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roucayrol" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Martin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706100v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04732020v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiscoul" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04732009v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706095v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chmali" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706086v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rebiscoul" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04731976v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706034v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706040v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colombeau-Bedos" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Zeghad" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720205v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706024v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706018v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Alibert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706037v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706028v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706029v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706014v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Signoret" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933127v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pontillon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguido Baldinozzi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765230v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706185v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705043v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704997v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705008v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Imbert" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704999v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705040v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705012v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705011v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705000v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Depernet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tronyo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705009v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bang" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Callejon" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sicard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704989v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704994v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Roche" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704584v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705039v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704589v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704986v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704996v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704988v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Canas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704992v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705037v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704579v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704583v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704582v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704563v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706132v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704559v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704580v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704573v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704568v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704565v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704575v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Montaigne" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703544v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Marie Aloin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703538v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modolo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703532v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705033v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704319v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703570v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703562v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vauchy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704303v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704306v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703540v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743119v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Martin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Signoret" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabriel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743065v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-M. Desagulier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703554v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720127v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Strzelecki" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703048v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703035v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703039v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930225v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Alex Herrero-Bocco" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700605v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705026v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700599v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702317v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703027v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700827v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meyer" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702326v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702340v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702350v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338558v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338614v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01851911v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Fotso Gueutue" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765254v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02506801v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Prele" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Steil" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissoneau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00185294v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.04.015" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGW8XGF5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259095v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.132" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H8DCMVD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087837v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.056" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L2BKM95-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720170v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706349v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015970" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008637v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>