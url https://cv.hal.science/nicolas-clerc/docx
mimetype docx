--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,831 +333,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey : Subaru/HSC-SSP weak-lensing mass measurements for the eRASS1 Galaxy Clusters</w:t>
+                <w:t xml:space="preserve">Towards mapping turbulence in the intracluster medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuhiro Okabe</w:t>
+                <w:t xml:space="preserve">A Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Reiprich</w:t>
+                <w:t xml:space="preserve">S Dupourqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Grandis</w:t>
+                <w:t xml:space="preserve">E Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Non Chiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masamune Oguri</w:t>
+                <w:t xml:space="preserve">F Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553708⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015299v1</w:t>
+                <w:t xml:space="preserve">hal-05096950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards mapping turbulence in the intracluster medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey : Subaru/HSC-SSP weak-lensing mass measurements for the eRASS1 Galaxy Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhiro Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molin</w:t>
+                <w:t xml:space="preserve">Thomas Reiprich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dupourqué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Clerc</w:t>
+                <w:t xml:space="preserve">Sebastian Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Pointecouteau</w:t>
+                <w:t xml:space="preserve">I-Non Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Pajot</w:t>
+                <w:t xml:space="preserve">Masamune Oguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 702, pp.A215. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 700, pp.A46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096950v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey : Constraints on the structure growth from cluster number counts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SRG/eROSITA all-sky survey: The morphologies of clusters of galaxies I: A catalogue of morphological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Artis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Bulbul</w:t>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Grandis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N Clerc</w:t>
+                <w:t xml:space="preserve">A Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 696, pp.A5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452584⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757899v1</w:t>
+                <w:t xml:space="preserve">hal-04966949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PITSZI: Probing intra-cluster medium turbulence with Sunyaev–Zel’dovich imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey : Constraints on the structure growth from cluster number counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Adam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">S Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 694, pp.A182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452342⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 696, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942288v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PITSZI: Probing intra-cluster medium turbulence with Sunyaev–Zel’dovich imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Eynard-Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bartalucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cherouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mellier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J Adamek</w:t>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, pp.A182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592159v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA all-sky survey: The morphologies of clusters of galaxies I: A catalogue of morphological parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V Ghirardini</w:t>
+                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurro Uf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Achúcarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Liu</w:t>
+                <w:t xml:space="preserve">J Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 695, pp.A160. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966949v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy groups in various evolutionary stages</w:t>
               </w:r>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Parra Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,1959 +1405,1959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-ray Integral Field Unit at the end of the Athena reformulation phase</w:t>
+                <w:t xml:space="preserve">Constraints on Ultra-light Axion Dark Matter through Galaxy Cluster Number Counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Peille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luigi Piro</w:t>
+                <w:t xml:space="preserve">S Zelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-025-09984-w⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.A346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967858v1</w:t>
+                <w:t xml:space="preserve">hal-04955209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEX-MATE: towards a consistent universal pressure profile and cluster mass reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The X-ray Integral Field Unit at the end of the Athena reformulation phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Cucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Albouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Muñoz-Echeverría</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Douspis</w:t>
+                <w:t xml:space="preserve">Luigi Piro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2510.18578⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (2), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-025-09984-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396838v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Weak-Lensing of eRASS1 Galaxy Clusters in KiDS-1000 and Consistency Checks with DES Y3 &amp; HSC-Y3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kleinebreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schrabback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Non Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 695, pp.A216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202449599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AXES-SDSS: Comparison of SDSS galaxy groups with all-sky X-ray extended sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CHEX-MATE: towards a consistent universal pressure profile and cluster mass reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muñoz-Echeverría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Macías-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Damsted</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Comparat</w:t>
+                <w:t xml:space="preserve">M. Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449591⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2510.18578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04833940v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Tracing the Large-Scale Structure with a clustering study of galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Seppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 686, pp.A196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202348843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA all-sky survey. First X-ray catalogues and data release of the western Galactic hemisphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AXES-SDSS: Comparison of SDSS galaxy groups with all-sky X-ray extended sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Damsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lietzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Mamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merloni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Brunner</w:t>
+                <w:t xml:space="preserve">J. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 682, pp.A34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347165⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481629v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04833940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mapping turbulence in the intracluster medium III. Constraints on the turbulent power spectrum with Athena/X-IFU</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélina Vanel</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Dark Energy Survey Year 3 Weak Gravitational Lensing by eRASS1 selected Galaxy Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Garrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348937⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509667v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of early galaxy cluster with the Athena X-IFU</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Schaye</w:t>
+                <w:t xml:space="preserve">The First SRG/eROSITA All-Sky Survey: Optical Identification and Properties of Galaxy Clusters and Groups in the Western Galactic Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kluge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Balzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 682, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347612⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 688, pp.A210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202349031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273886v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG-eROSITA All-Sky Survey : Constraints on f(R) Gravity from Cluster Abundance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: X-ray selection function models for the eRASS1 galaxy cluster cosmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Seppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C Garrel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449587⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483514v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Exploring halo assembly bias with X-ray selected superclusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Liu</w:t>
+                <w:t xml:space="preserve">The SRG-eROSITA All-Sky Survey : Constraints on f(R) Gravity from Cluster Abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V Ghirardini</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 688, pp.A186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450519⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576390v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Dark Energy Survey Year 3 Weak Gravitational Lensing by eRASS1 selected Galaxy Clusters</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Exploring halo assembly bias with X-ray selected superclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Grandis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A von der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ghirardini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.J Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348615⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 688, pp.A186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470265v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First SRG/eROSITA All-Sky Survey: Optical Identification and Properties of Galaxy Clusters and Groups in the Western Galactic Hemisphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Bulbul</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA all-sky survey. First X-ray catalogues and data release of the western Galactic hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos-Ceja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 688, pp.A210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202349031⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 682, pp.A34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489778v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: X-ray selection function models for the eRASS1 galaxy cluster cosmology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y.E Bahar</w:t>
+                <w:t xml:space="preserve">Toward mapping turbulence in the intracluster medium III. Constraints on the turbulent power spectrum with Athena/X-IFU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexeï Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449447⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 686, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483525v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Constraints on AGN Feedback in Galaxy Groups</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.S Sanders</w:t>
+                <w:t xml:space="preserve">A case study of early galaxy cluster with the Athena X-IFU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M Bahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Zhang</w:t>
+                <w:t xml:space="preserve">J Schaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A188. </w:t>
+              <w:t xml:space="preserve">, 2024, 682, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455571v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEX-MATE: Turbulence in the intra-cluster medium from X-ray surface brightness fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupourqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3415,12607 +3415,12741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: X-ray selection function models for the eRASS1 galaxy cluster cosmology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The eROSITA view of the Abell 3391/95 field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Seppi</w:t>
+                <w:t xml:space="preserve">Angie Veronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiprich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Artis</w:t>
+                <w:t xml:space="preserve">Florian Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. E. Bahar</w:t>
+                <w:t xml:space="preserve">Naomi Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jann Aschersleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449447⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 681, pp.A108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650730v1</w:t>
+                <w:t xml:space="preserve">hal-04662093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA view of the Abell 3391/95 field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Pacaud</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: X-ray selection function models for the eRASS1 galaxy cluster cosmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Ota</w:t>
+                <w:t xml:space="preserve">R. Seppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jann Aschersleben</w:t>
+                <w:t xml:space="preserve">E. Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. E. Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 681, pp.A108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347037⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662093v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: The first catalog of galaxy clusters and groups in the Western Galactic Hemisphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Constraints on AGN Feedback in Galaxy Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.S Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 685, pp.A106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348264⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489769v1</w:t>
+                <w:t xml:space="preserve">hal-04455571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Cosmology Constraints from Cluster Abundances in the Western Galactic Hemisphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: The first catalog of galaxy clusters and groups in the Western Galactic Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Garrel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kluge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A298. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 685, pp.A106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04480641v1</w:t>
+                <w:t xml:space="preserve">hal-04489769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-ray invisible Universe. A look into the haloes undetected by eROSITA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Biviano</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Cosmology Constraints from Cluster Abundances in the Western Galactic Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Comparat</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad3253⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662098v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: First catalog of superclusters in the western Galactic hemisphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Liu</w:t>
+                <w:t xml:space="preserve">The X-ray invisible Universe. A look into the haloes undetected by eROSITA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Popesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Biviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">X Zhang</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Merloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348884⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 527 (1), pp.895-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad3253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489773v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the turbulent hot gas in X-COP galaxy clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ettori</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: First catalog of superclusters in the western Galactic hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kluge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 673, pp.A91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245779⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076308v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tormund's return: Hints of quasi-periodic eruption features from a recent optical tidal disruption event</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing gravitational redshift with X-Ray emission in galaxy clusters with Athena X-IFU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexeï Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Cuchetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 675, pp.A152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346440⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 679, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117531v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing gravitational redshift with X-Ray emission in galaxy clusters with Athena X-IFU</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tormund's return: Hints of quasi-periodic eruption features from a recent optical tidal disruption event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Miniutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 679, pp.A24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347269⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 675, pp.A152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229395v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Athena X-ray Integral Field Unit: a consolidated design for the system requirement review of the preliminary definition phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Albouys</w:t>
+                <w:t xml:space="preserve">Investigating the turbulent hot gas in X-COP galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupourqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Willem Den Herder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Massimo Cappi</w:t>
+                <w:t xml:space="preserve">Stefano Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-022-09880-7⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 673, pp.A91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865381v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical properties and detectability of the magneto-thermal instability in the intracluster medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Athena X-ray Integral Field Unit: a consolidated design for the system requirement review of the preliminary definition phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Albouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Willem Den Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean M Kempf</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massimo Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347123⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.373-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-022-09880-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152469v3</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODEX: Role of velocity substructure in the scaling relations of galaxy clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">Dynamical properties and detectability of the magneto-thermal instability in the intracluster medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Davalgaitė</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 676, pp.A127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245308⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 680, pp.A24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255609v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152469v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CODEX: Role of velocity substructure in the scaling relations of galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Damsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Davalgaitė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Klein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Ghirardini</w:t>
+                <w:t xml:space="preserve">C. Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 661, pp.A4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141123⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 676, pp.A127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387939v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL survey - XLVI. Forward cosmological analysis of the C1 cluster sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valageas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Marulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 663, pp.A3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202141204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Miyazaki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Ghirardini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 661, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142214⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 661, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759428v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS) - Characterization of morphological properties of galaxy groups and clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS) - X-ray observable-to-mass-and-redshift relations of galaxy clusters and groups with weak-lensing mass calibration from the Hyper Suprime-Cam Subaru Strategic Program survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-Non Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.Emre Bahar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Esra Bulbul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 661, pp.A12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141639⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 661, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286785v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS) - X-ray observable-to-mass-and-redshift relations of galaxy clusters and groups with weak-lensing mass calibration from the Hyper Suprime-Cam Subaru Strategic Program survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esra Bulbul</w:t>
+                <w:t xml:space="preserve">The eROSITA Final Equatorial Depth Survey (eFEDS) - X-ray catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 661, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141755⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 661, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312618v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA Final Equatorial Depth Survey (eFEDS) - X-ray catalogue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Lamer</w:t>
+                <w:t xml:space="preserve">The seventeenth data release of the Sloan Digital Sky Surveys: Complete release of MaNGA, MaStar, and APOGEE-2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurro'Uf Abdurro'Uf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Georgakakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Merloni</w:t>
+                <w:t xml:space="preserve">Katherine Accetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141266⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259 (2), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac4414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288788v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seventeenth data release of the Sloan Digital Sky Surveys: Complete release of MaNGA, MaStar, and APOGEE-2 data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Conny Aerts</w:t>
+                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos-Ceja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Silva Aguirre</w:t>
+                <w:t xml:space="preserve">S. Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Ahumada</w:t>
+                <w:t xml:space="preserve">I. Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 259 (2), pp.35. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 661, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac4414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737954v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting clusters of galaxies and active galactic nuclei in an eROSITA all-sky survey digital twin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Comparat</w:t>
+                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS) - Characterization of morphological properties of galaxy groups and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bulbul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Merloni</w:t>
+                <w:t xml:space="preserve">Y.Emre Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 665, pp.A78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243824⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 661, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03732666v1</w:t>
+                <w:t xml:space="preserve">hal-03286785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey – XLVIII. X-ray follow-up of distant XXL clusters: masses, scaling relations, and AGN contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting clusters of galaxies and active galactic nuclei in an eROSITA all-sky survey digital twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.T. Duffy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">K. Nandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac617⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 665, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644813v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS). X-ray properties and scaling relations of galaxy clusters and groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Emre Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 661, pp.A7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202142462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XXL Survey – XLVIII. X-ray follow-up of distant XXL clusters: masses, scaling relations, and AGN contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.T. Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H.A. Logan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Klein</w:t>
+                <w:t xml:space="preserve">B.J. Maughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 661, pp.A2. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 512 (2), pp.2525-2536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387957v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing the X-ray source detection strategy for eROSITA with simulations</w:t>
+                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teng Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeremy S. Sanders</w:t>
+                <w:t xml:space="preserve">A. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 661, pp.A27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141178⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 661, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285716v1</w:t>
+                <w:t xml:space="preserve">hal-03387957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODEX Weak Lensing Mass Catalogue and implications on the mass-richness relation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing the X-ray source detection strategy for eROSITA with simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Merloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirpal Nandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kiiveri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. van Waerbeke</w:t>
+                <w:t xml:space="preserve">Jeremy S. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3936⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 661, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129538v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIDERS: An Overview of The Largest Catalogue of Spectroscopically Confirmed X-ray Galaxy Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Damsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ider Chitham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 503 (4), pp.5763-5777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stab127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational redshifting of galaxies in the SPIDERS cluster catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Mpetha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Peacock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 503 (1), pp.669-678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stab544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of CODEX clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CODEX Weak Lensing Mass Catalogue and implications on the mass-richness relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kiiveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gruen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Erben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lindholm</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Rykoff</w:t>
+                <w:t xml:space="preserve">L. van Waerbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038807⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 502 (1), pp.1494-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086771v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cluster HEritage project with XMM-Newton: Mass Assembly and Thermodynamics at the Endpoint of structure formation. I. Programme overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering of CODEX clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lindholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chex-Mate Collaboration</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Rossetti</w:t>
+                <w:t xml:space="preserve">E. Rykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 650, pp.A104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039632⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991777v2</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-CLASS survey: A catalogue of 1646 X-ray-selected galaxy clusters up to z ∼ 1.5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cluster HEritage project with XMM-Newton: Mass Assembly and Thermodynamics at the Endpoint of structure formation. I. Programme overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Chex-Mate Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. W. Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Koulouridis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Drigga</w:t>
+                <w:t xml:space="preserve">M. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.A12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140566⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 650, pp.A104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387880v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA X-ray telescope on SRG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The X-CLASS survey: A catalogue of 1646 X-ray-selected galaxy clusters up to z ∼ 1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Predehl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Batanov</w:t>
+                <w:t xml:space="preserve">E. Drigga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 647 (A1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039313⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992197v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the origin and models of chemical enrichment in galaxy clusters using the Athena X-IFU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eROSITA X-ray telescope on SRG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Predehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andritschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arefiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Babyshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mernier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Pointecouteau</w:t>
+                <w:t xml:space="preserve">O. Batanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038638⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 647 (A1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939899v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 16th Data Release of the Sloan Digital Sky Surveys: First Release from the APOGEE-2 Southern Survey and Full Release of eBOSS Spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Anderson</w:t>
+                <w:t xml:space="preserve">Full-sky photon simulation of clusters and active galactic nuclei in the soft X-rays for eROSITA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab929e⟩</w:t>
+              <w:t xml:space="preserve">Open J.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/astro.2008.08404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916285v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the low-scatter selection of X-ray clusters: Galaxy cluster detection with eROSITA through cluster outskirts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miriam E. Ramos-Ceja</w:t>
+                <w:t xml:space="preserve">CODEX clusters - Survey, catalog, and cosmology of the X-ray luminosity function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rykoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Costanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hagstotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 634, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936131⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 638, pp.A114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467220v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-sky photon simulation of clusters and active galactic nuclei in the soft X-rays for eROSITA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Eckert</w:t>
+                <w:t xml:space="preserve">Mass calibration of the CODEX cluster sample using SPIDERS spectroscopy – II. The X-ray luminosity–mass relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Capasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Finoguenov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Sanders</w:t>
+                <w:t xml:space="preserve">J.J. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open J.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/astro.2008.08404⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 494 (2), pp.2736-2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939983v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODEX clusters - Survey, catalog, and cosmology of the X-ray luminosity function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Hagstotz</w:t>
+                <w:t xml:space="preserve">Toward the low-scatter selection of X-ray clusters: Galaxy cluster detection with eROSITA through cluster outskirts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Käfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam E. Ramos-Ceja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 638, pp.A114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937283⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 634, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459849v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass calibration of the CODEX cluster sample using SPIDERS spectroscopy – II. The X-ray luminosity–mass relation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining the origin and models of chemical enrichment in galaxy clusters using the Athena X-IFU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tornatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Capasso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">V. Biffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa888⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431569v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The final SDSS-IV/SPIDERS X-ray point source spectroscopic catalogue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Merloni</w:t>
+                <w:t xml:space="preserve">The 16th Data Release of the Sloan Digital Sky Surveys: First Release from the APOGEE-2 Southern Survey and Full Release of eBOSS Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Ahumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dwelly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Schwope</w:t>
+                <w:t xml:space="preserve">Scott Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937272⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab929e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518127v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwavelength classification of X-ray selected galaxy cluster candidates using convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Kosiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Kosiba</w:t>
+                <w:t xml:space="preserve">Bruno Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Faccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/staa1723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray properties of X-CLASS-redMaPPer galaxy cluster sample: The luminosity-temperature relation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The final SDSS-IV/SPIDERS X-ray point source spectroscopic catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dwelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Molham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A.B. Morcos</w:t>
+                <w:t xml:space="preserve">A. Schwope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa677⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 636, pp.A97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527124v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIDERS: overview of the X-ray galaxy cluster follow-up and the final spectroscopic data release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">X-ray properties of X-CLASS-redMaPPer galaxy cluster sample: The luminosity-temperature relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Molham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Takey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Kirkpatrick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Comparat</w:t>
+                <w:t xml:space="preserve">A.B. Morcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 497 (3), pp.3976-3992. </w:t>
+              <w:t xml:space="preserve">, 2020, 494 (1), pp.161-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898081v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmological constraints from CODEX galaxy clusters spectroscopically confirmed by SDSS-IV/SPIDERS DR16</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPIDERS: overview of the X-ray galaxy cluster follow-up and the final spectroscopic data release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ider chitham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C Kirkpatrick</w:t>
+                <w:t xml:space="preserve">C. C. Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Capasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 499 (4), pp.4768-4784. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3044⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 497 (3), pp.3976-3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991967v1</w:t>
+                <w:t xml:space="preserve">hal-02898081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Mass calibration of the CODEX cluster sample using SPIDERS spectroscopy – I. The richness–mass relation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Capasso</w:t>
+                <w:t xml:space="preserve">Cosmological constraints from CODEX galaxy clusters spectroscopically confirmed by SDSS-IV/SPIDERS DR16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ider chitham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mohr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">C Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 488 (1), pp.481-481. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1826⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 499 (4), pp.4768-4784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322498v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellar mass–halo mass relation for the brightest central galaxies of X-ray clusters since z ∼ 0.65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Erfanianfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Erfanianfar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Finoguenov</w:t>
+                <w:t xml:space="preserve">K. Furnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Furnell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Popesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 631, pp.A175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201935375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Calibration of the CODEX Cluster Sample using SPIDERS Spectroscopy - I. The Richness-Mass Relation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Erratum: Mass calibration of the CODEX cluster sample using SPIDERS spectroscopy – I. The richness–mass relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Capasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 486 (2), pp.1594-1607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz931⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 488 (1), pp.481-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974842v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards mapping turbulence in the intra-cluster medium -- II. Measurement uncertainties in the estimation of structure functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mass Calibration of the CODEX Cluster Sample using SPIDERS Spectroscopy - I. The Richness-Mass Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Capasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935677⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (2), pp.1594-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129870v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards mapping turbulence in the intra-cluster medium -- I. Sample variance in spatially-resolved X-ray line diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Towards mapping turbulence in the intra-cluster medium -- II. Measurement uncertainties in the estimation of structure functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 629, pp.A143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935676⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 629, pp.A144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129795v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Galactic Nuclei and their Large-scale Structure: an eROSITA mock catalogue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards mapping turbulence in the intra-cluster medium -- I. Sample variance in spatially-resolved X-ray line diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 487 (2), pp.2005-2029. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 629, pp.A143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024209v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey: XXXIII. Chandra Constraints on the AGN Contamination of z &gt; 1 XXL Galaxy Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Galactic Nuclei and their Large-scale Structure: an eROSITA mock catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.H. A. Logan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Birkinshaw</w:t>
+                <w:t xml:space="preserve">T. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833654⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 487 (2), pp.2005-2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880750v1</w:t>
+                <w:t xml:space="preserve">hal-02024209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys: IV. Testing ASpiX with template-based cosmological simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XXL Survey: XXXIII. Chandra Constraints on the AGN Contamination of z &gt; 1 XXL Galaxy Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. A. Logan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Maughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Faccioli</w:t>
+                <w:t xml:space="preserve">M. Birkinshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.C2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731445e⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02999679v2</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic simulations of the extragalactic sky seen by eROSITA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys: IV. Testing ASpiX with template-based cosmological simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Ramos-Ceja</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Brunner</w:t>
+                <w:t xml:space="preserve">L. Faccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732119⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 617, pp.C2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731445e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846773v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02999679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring relations between BCG and cluster properties in the SPectroscopic IDentification of eROSITA Sources survey from 0.05 &lt; z &lt; 0.3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic simulations of the extragalactic sky seen by eROSITA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Ramos-Ceja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Furnell</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ivan Baldry</w:t>
+                <w:t xml:space="preserve">J. Ridl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty991⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 617, pp.A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116228v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fourteenth Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the Extended Baryon Oscillation Spectroscopic Survey and from the Second Phase of the Apache Point Observatory Galactic Evolution Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 235 (2), pp.42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4365/aa9e8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring turbulence and gas motions in galaxy clusters via synthetic Athena X-IFU observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring relations between BCG and cluster properties in the SPectroscopic IDentification of eROSITA Sources survey from 0.05 &lt; z &lt; 0.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Furnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Kelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roncarelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Brighenti</w:t>
+                <w:t xml:space="preserve">Ivan Baldry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833371⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 478 (4), pp.4952-4973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802040v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Faccioli</w:t>
+                <w:t xml:space="preserve">Measuring turbulence and gas motions in galaxy clusters via synthetic Athena X-IFU observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roncarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Biffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pacaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Chiappetti</w:t>
+                <w:t xml:space="preserve">F. Brighenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832931⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 618, pp.A39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116179v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athena X-IFU synthetic observations of galaxy clusters to probe the chemical enrichment of the Universe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rasia</w:t>
+                <w:t xml:space="preserve">L. Chiappetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A173. </w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902874v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 13th Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the SDSS-IV Survey Mapping Nearby Galaxies at Apache Point Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Athena X-IFU synthetic observations of galaxy clusters to probe the chemical enrichment of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco D. Albareti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Scott Anderson</w:t>
+                <w:t xml:space="preserve">E. Rasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 233 (2), pp.25. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 620, pp.A173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa8992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669537v1</w:t>
+                <w:t xml:space="preserve">hal-01902874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIFLUGCS: X-ray luminosity -- dynamical mass relation and its implications for mass calibrations with the SPIDERS and 4MOST surveys</w:t>
+                <w:t xml:space="preserve">The 13th Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the SDSS-IV Survey Mapping Nearby Galaxies at Apache Point Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Ying Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea Merloni</w:t>
+                <w:t xml:space="preserve">Franco D. Albareti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628971⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 233 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa8992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554215v1</w:t>
+                <w:t xml:space="preserve">hal-01669537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic perturbations in the X-ray halo of 33 clusters of galaxies observed with Chandra ACIS (Corrigendum)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">eROSITA cluster cosmology forecasts: cluster temperature substructure bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ridl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 608, pp.C1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526925e⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 606, pp.A118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176708v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloan Digital Sky Survey IV: Mapping the Milky Way, Nearby Galaxies, and the Distant Universe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Prieto</w:t>
+                <w:t xml:space="preserve">Cosmology with XMM galaxy clusters: the X-CLASS/GROND catalogue and photometric redshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ridl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7567⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 468 (1), pp.662-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593779v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmology with XMM galaxy clusters: the X-CLASS/GROND catalogue and photometric redshifts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Pacaud</w:t>
+                <w:t xml:space="preserve">HIFLUGCS: X-ray luminosity -- dynamical mass relation and its implications for mass calibrations with the SPIDERS and 4MOST surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas H. Reiprich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx394⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582755v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eROSITA cluster cosmology forecasts: cluster temperature substructure bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic perturbations in the X-ray halo of 33 clusters of galaxies observed with Chandra ACIS (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 606, pp.A118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730742⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 608, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526925e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645872v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIDERS: Selection of spectroscopic targets using AGN candidates detected in all-sky X-ray surveys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Merloni</w:t>
+                <w:t xml:space="preserve">Sloan Digital Sky Survey IV: Mapping the Milky Way, Nearby Galaxies, and the Distant Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Blanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Bershady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco D. Albareti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Brusa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Buchner</w:t>
+                <w:t xml:space="preserve">Carlos Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx864⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582759v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys; III. 4D X-ray observable diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Faccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 607, pp.A123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201629765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL survey: First results and future</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ettori</w:t>
+                <w:t xml:space="preserve">SPIDERS: Selection of spectroscopic targets using AGN candidates detected in all-sky X-ray surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dwelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asna.201713352⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (1), pp.1065-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935125v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey II. The bright cluster sample: catalogue and luminosity function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. A. Giles</w:t>
+                <w:t xml:space="preserve">The XXL survey: First results and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Sadibekova</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiappetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 592, </w:t>
+              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 338 (2-3), pp.334 - 341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asna.201713352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440163v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2–10 keV unabsorbed luminosity function of AGN from the LSS, CDFS, and COSMOS surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XXL Survey II. The bright cluster sample: catalogue and luminosity function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ranalli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L.-T. Hsu</w:t>
+                <w:t xml:space="preserve">P. A. Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 590, pp.A80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176701v1</w:t>
+                <w:t xml:space="preserve">hal-01440163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7.1 keV sterile neutrino constraints from X-ray observations of 33 clusters of galaxies with Chandra ACIS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The XXL survey XV: evidence for dry merger driven BCG growth in XXL-100-GC X-ray clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Democles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gastaldello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527977⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (4), pp.4141--4156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw1906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176706v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey III. Luminosity-temperature relation of the bright cluster sample</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">7.1 keV sterile neutrino constraints from X-ray observations of 33 clusters of galaxies with Chandra ACIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526886⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 592, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440727v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL survey XV: evidence for dry merger driven BCG growth in XXL-100-GC X-ray clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XXL Survey III. Luminosity-temperature relation of the bright cluster sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Maughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lavoie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Gastaldello</w:t>
+                <w:t xml:space="preserve">M. Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw1906⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440691v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2–10 keV unabsorbed luminosity function of AGN from the LSS, CDFS, and COSMOS surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ranalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Georgantopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ziparo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. P. Willis</w:t>
+                <w:t xml:space="preserve">L.-T. Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592 (A9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526792⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 590, pp.A80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440114v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIDERS: the spectroscopic follow-up of X-ray selected clusters of galaxies in SDSS-IV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The XXL Survey VIII. MUSE characterisation of intracluster light in a z similar to 0.53 cluster of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pompei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Dwelly</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2214⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03667682v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey VIII. MUSE characterisation of intracluster light in a z similar to 0.53 cluster of galaxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Adami</w:t>
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pompei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">G. P. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Iovino</w:t>
+                <w:t xml:space="preserve">S. L. Mulroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, </w:t>
+              <w:t xml:space="preserve">, 2016, 592 (A9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441177v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic perturbations in the X-ray halo of 33 clusters of galaxies observed with Chandra ACIS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">SPIDERS: the spectroscopic follow-up of X-ray selected clusters of galaxies in SDSS-IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. -Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dwelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526925⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463, pp.4490-4515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176700v1</w:t>
+                <w:t xml:space="preserve">insu-03667682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Overview and Early Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyle S. Dawson</w:t>
+                <w:t xml:space="preserve">The XXL Survey I. Scientific motivations - XMM-Newton observing plan - Follow-up observations and simulation programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean -Paul Kneib</w:t>
+                <w:t xml:space="preserve">S. Alis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will J. Percival</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franco D. Albareti</w:t>
+                <w:t xml:space="preserve">B. Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-6256/151/2/44⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440706v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey I. Scientific motivations - XMM-Newton observing plan - Follow-up observations and simulation programme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Altieri</w:t>
+                <w:t xml:space="preserve">The XXL Survey IV. Mass-temperature relation of the bright cluster sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Maughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526766⟩</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440147v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey IV. Mass-temperature relation of the bright cluster sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic perturbations in the X-ray halo of 33 clusters of galaxies observed with Chandra ACIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526883⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 585, pp.A130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440684v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Eleventh and Twelfth Data Releases of the Sloan Digital Sky Survey: Final Data from SDSS-III</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId468" w:history="1">
+                <w:t xml:space="preserve">The SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Overview and Early Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle S. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Paul Kneib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will J. Percival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadab Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco D. Albareti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Scott F. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/219/1/12⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-6256/151/2/44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01223398v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-CLASS−redMaPPer galaxy cluster comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatyana Sadibekova</w:t>
+                <w:t xml:space="preserve">The Eleventh and Twelfth Data Releases of the Sloan Digital Sky Survey: Final Data from SDSS-III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadab Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco D. Albareti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pierrre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Gastaud</w:t>
+                <w:t xml:space="preserve">Scott F. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 571, pp.A87. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/219/1/12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01290007v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01223398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray AGN in the XMM-LSS galaxy clusters: no evidence of AGN suppression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Koulouridis</w:t>
+                <w:t xml:space="preserve">The X-CLASS−redMaPPer galaxy cluster comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Plionis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Georgantopoulos</w:t>
+                <w:t xml:space="preserve">M. Pierrre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 567, pp.A83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423601⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 571, pp.A87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01271028v1</w:t>
+                <w:t xml:space="preserve">cea-01290007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XMM-LSS survey: the Class 1 cluster sample over the extended 11 deg(2) and its spatial distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 444 (3), pp.2723--2753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stu1625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE XXL SURVEY. V. DETECTION OF THE SUNYAEV-ZEL'DOVICH EFFECT OF THE REDSHIFT 1.9 GALAXY CLUSTER XLSSU J021744.1-034536 WITH CARMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray AGN in the XMM-LSS galaxy clusters: no evidence of AGN suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. B. Mantz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. M. Leitch</w:t>
+                <w:t xml:space="preserve">A. Elyiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Georgantopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/794/2/157⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 567, pp.A83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442009v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01271028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and environmental properties of X-ray selected point-like sources in the XMM-LSS field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Chiappetti</w:t>
+                <w:t xml:space="preserve">THE XXL SURVEY. V. DETECTION OF THE SUNYAEV-ZEL'DOVICH EFFECT OF THE REDSHIFT 1.9 GALAXY CLUSTER XLSSU J021744.1-034536 WITH CARMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Mantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Abdulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Carlstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Greer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Leitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220624⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 794 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/794/2/157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135419v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XMM–Large Scale Structure catalogue – II. X-ray sources and associated multiwavelength data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Classification and environmental properties of X-ray selected point-like sources in the XMM-LSS field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elyiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiappetti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 429 (2), pp.1652-1673. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 557, pp.A81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176693v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant galaxy clusters in the XMM Large Scale Structure survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The XMM–Large Scale Structure catalogue – II. X-ray sources and associated multiwavelength data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiappetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Bremer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Adami</w:t>
+                <w:t xml:space="preserve">A. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 430 (1), pp.134--156. </w:t>
+              <w:t xml:space="preserve">, 2013, 429 (2), pp.1652-1673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439452v1</w:t>
+                <w:t xml:space="preserve">hal-04176693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet analysis of baryon acoustic structures in the galaxy distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distant galaxy clusters in the XMM Large Scale Structure survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Arnalte-Mur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Starck</w:t>
+                <w:t xml:space="preserve">M. N. Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118017⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 430 (1), pp.134--156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187858v1</w:t>
+                <w:t xml:space="preserve">hal-01439452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chandra view of the z = 1.62 galaxy cluster IRC-0218A</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Wavelet analysis of baryon acoustic structures in the galaxy distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnalte-Mur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labatie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Pacaud</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Papovich</w:t>
+                <w:t xml:space="preserve">J.-L. Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 540, pp.A4. </w:t>
+              <w:t xml:space="preserve">, 2012, 542, pp.A34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176688v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Redshift-space correlation functions in large galaxy cluster surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21154.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 547, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176690v1</w:t>
+                <w:t xml:space="preserve">hal-04176691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redshift-space correlation functions in large galaxy cluster surveys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 547, pp.A100. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (4), pp.3545-3560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176691v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the properties of two fossil groups of galaxies with the normal group NGC 6034 based on multiband imaging and optical spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Adami</w:t>
+                <w:t xml:space="preserve">A Chandra view of the z = 1.62 galaxy cluster IRC-0218A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jouvel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Durret</w:t>
+                <w:t xml:space="preserve">C. Papovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 540, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118044⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 540, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437984v1</w:t>
+                <w:t xml:space="preserve">hal-04176688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys - II. Application of the CR-HR method to the XMM archive</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Pacaud</w:t>
+                <w:t xml:space="preserve">Comparison of the properties of two fossil groups of galaxies with the normal group NGC 6034 based on multiband imaging and optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -P. Le Fevre</w:t>
+                <w:t xml:space="preserve">V. Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 423 (4), pp.3561--3583. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 540, </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21153.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434433v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular correlation functions of X-ray point-like sources in the full exposure XMM-LSS field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys - II. Application of the CR-HR method to the XMM archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Plionis</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Surdej</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pierre</w:t>
+                <w:t xml:space="preserve">J. -P. Le Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 537, pp.A131. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (4), pp.3561--3583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21153.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176669v1</w:t>
+                <w:t xml:space="preserve">hal-01434433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision cosmology with a wide area XMM cluster survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Angular correlation functions of X-ray point-like sources in the full exposure XMM-LSS field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elyiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Surdej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18511.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 537, pp.A131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484699v1</w:t>
+                <w:t xml:space="preserve">hal-04176669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance matrices for halo number counts and correlation functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Precision cosmology with a wide area XMM cluster survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117117⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 414 (2), pp.1732-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18511.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533962v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XMM-LSS survey: optical assessment and properties of different X-ray selected cluster classes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Covariance matrices for halo number counts and correlation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 536, pp.A95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The XMM-LSS survey: optical assessment and properties of different X-ray selected cluster classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Sprimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Libbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 526, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201015182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16025,924 +16159,924 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEX-MATE: Joint fit of the universal pressure profile and galaxy cluster masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Muñoz-Echeverría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F Macías-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chicago, United States. pp.01012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202635301012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the bulk and turbulent gas motions in galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupourqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202225700015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-IFU/Athena view of the most distant galaxy clusters in the Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2021 de la Société Française d'Astronomie &amp; d'Astrophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, CarbonFreeConf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Athena X-ray Integral Field Unit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimo Cappi</w:t>
+                <w:t xml:space="preserve">Simulating x-ray observations of galaxy clusters with the X-ray Integral Field Unit onboard the Athena mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Cucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Rasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Ultraviolet to Gamma Ray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2311957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2312409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876196v1</w:t>
+                <w:t xml:space="preserve">hal-02354808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating x-ray observations of galaxy clusters with the X-ray Integral Field Unit onboard the Athena mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Rasia</w:t>
+                <w:t xml:space="preserve">THE MISTRAL SPECTROGRAPH AT OHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Buat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Ultraviolet to Gamma Ray</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SF2A-2018: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: P. Di Matteo, F. Billebaud, F. Herpin, N. Lagarde, J.-B. Marquette, A. Robin, O. Venot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2311957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02354808v1</w:t>
+                <w:t xml:space="preserve">hal-02388751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE MISTRAL SPECTROGRAPH AT OHP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">The Athena X-ray Integral Field Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Lam Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Willem den Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2018: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: P. Di Matteo, F. Billebaud, F. Herpin, N. Lagarde, J.-B. Marquette, A. Robin, O. Venot</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.106991G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2312409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388751v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy cluster cosmology from X-ray surveys of the hot and energetic Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sartoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Dolag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rukmani Vijayaraghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Biffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU General Assembly A29B (Astronomy in Focus)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Honolulu, United States. pp.79-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921316004555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16952,156 +17086,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17111,124 +17245,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray cluster cosmology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosimo Bambi; Andrea Santangelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of X-ray and Gamma-ray Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Singapore, 2023, Handbook of X-ray and Gamma-ray Astrophysics, 978-981-16-4544-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-4544-0_117-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17238,855 +17372,855 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA all-sky survey: X-ray scaling relations of galaxy groups and clusters in the western Galactic hemisphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Clerc</w:t>
+                <w:t xml:space="preserve">Identification of low redshift groups and clusters of galaxies in the X-CLASS survey and the X-ray luminosity-temperature relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soucail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396427v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEX-MATE: towards a consistent universal pressure profile and cluster mass reconstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Douspis</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA all-sky survey: X-ray scaling relations of galaxy groups and clusters in the western Galactic hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E Ramos-Ceja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348551v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey. The Weak-Lensing Mass Calibration and the Stellar Mass-to-Halo Mass Relation from the Hyper Suprime-Cam Subaru Strategic Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Non Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuhiro Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Ultra-light Axion Dark Matter through Galaxy Cluster Number Counts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Ghirardini</w:t>
+                <w:t xml:space="preserve">CHEX-MATE: towards a consistent universal pressure profile and cluster mass reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Muñoz-Echeverría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Macías-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04955209v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEX-MATE : turbulence in the ICM from X-ray surface brightness fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupourqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Macro-Scale Gas Motions and Turbulence in Diffuse Cosmic Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Avestruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bautz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDSS-V: Pioneering Panoptic Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juna Kollmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail Zasowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Walter Rix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Johns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18096,151 +18230,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hot and Energetic Universe: A White Paper presenting the science theme motivating the Athena+ mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirpal Nandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barcons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Fabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Willem den Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Max Plank Institute for Extraterrestial Life. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18250,114 +18384,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse cosmologique des relevés d'amas de galaxies en rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Paris 7 Diderot, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02106561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId601"/>
+      <w:footerReference w:type="default" r:id="rId606"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18425,51 +18559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E84A7363"/>
+    <w:nsid w:val="95C276F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18656,51 +18790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0296-1011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161266142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Sanders" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E Bahar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bulbul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comparat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Okabe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiprich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grandis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Non Chiu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Oguri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553708" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pointecouteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pajot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757899v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Artis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ghirardini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452584" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eynard-Machet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherouvrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452618" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Parra Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Comparat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ponti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Shreeram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cucchetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09984-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pratt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.18578" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kleinebreil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schrabback" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ghirardini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449599" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damsted" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finoguenov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lietzen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Mamon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comparat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seppi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garrel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348843" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brunner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347165" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Molin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Pointecouteau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Vanel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348937" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Castellani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M Bah&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347612" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449587" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Shin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A von der Linden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bocquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J Mohr" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348615" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kluge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449447" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449399" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaspari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348701" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seppi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Bahar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Veronica" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ota" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Aschersleben" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347037" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348264" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348852" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662098v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Popesso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biviano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merloni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3253" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489773v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348884" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pointecouteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eckert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ettori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245779" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quintin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Webb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Miniutti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S Kammoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346440" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pajot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cuchetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347269" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09880-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152469v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Kempf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rincon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347123" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255609v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davalgait&#279;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245308" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oguri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Mohr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghirardini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141123" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garrel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valageas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marulli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141204" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759428v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miyazaki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142214" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Emre Bahar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Bulbul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Liu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141639" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312618v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141755" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakakis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141266" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro'Uf Abdurro'Uf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Accetta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Silva Aguirre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Ahumada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac4414" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bulbul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nandra" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243824" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644813v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Duffy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.A. Logan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Maughan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac617" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759035v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Emre Bahar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142462" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387957v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141120" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285716v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy S. Sanders" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141178" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129538v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiiveri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erben" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Waerbeke" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3936" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129483v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ider Chitham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab127" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Mpetha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Collins" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Peacock" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab544" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086771v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lindholm" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rykoff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038807" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991777v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Chex-Mate Collaboration" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039632" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387880v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drigga" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140566" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992197v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andritschke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arefiev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Babyshkin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batanov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039313" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939899v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mernier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cucchetti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tornatore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biffi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038638" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916285v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almeida" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Anders" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anderson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab929e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467220v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian K&#228;fer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Finoguenov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936131" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939983v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schmidt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sanders" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/astro.2008.08404" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459849v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagstotz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937283" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431569v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capasso" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mohr" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biviano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa888" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518127v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dwelly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvato" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwope" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937272" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866796v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kosiba" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Lieu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Altieri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faccioli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1723" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527124v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Molham" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Takey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sadibekova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Morcos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa677" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898081v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2066" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991967v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ider&#160;chitham" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finoguenov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kirkpatrick" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3044" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322498v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohr" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saro" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1826" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514921v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erfanianfar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furnell" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popesso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935375" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974842v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz931" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129870v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peille" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935677" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129795v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935676" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024209v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1390" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880750v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. A. Logan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bremer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giles" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833654" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02999679v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valotti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farahi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evrard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faccioli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731445e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846773v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridl" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732119" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116228v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Furnell" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Collins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kelvin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baldry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty991" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787805v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Abolfathi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Aguado" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguilar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almeida" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa9e8a" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802040v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roncarelli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brighenti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833371" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116179v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sauvageot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832931" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902874v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833927" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669537v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco D. Albareti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8992" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554215v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Zhang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Reiprich" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schneider" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628971" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176708v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanders" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526925e" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593779v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanton" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bershady" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7567" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582755v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx394" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645872v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Sanders" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730742" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582759v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brusa" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buchner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx864" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669567v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629765" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440163v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Giles" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526891" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176701v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranalli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgantopoulos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-T. Hsu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527013" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176706v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527977" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440727v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Maughan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526886" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440691v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoie" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Willis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1906" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440114v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziparo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Smith" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Mulroy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526792" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667682v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -Y. Zhang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2214" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441177v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pompei" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iovino" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526831" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176700v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526925" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440706v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Paul Kneib" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will J. Percival" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Alam" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/151/2/44" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440684v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526883" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01223398v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anders" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/219/1/12" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290007v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423794" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271028v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnyk" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elyiv" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423601" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434392v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maughan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1625" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442009v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Mantz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdulla" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Carlstrom" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Greer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Leitch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/157" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135419v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220624" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176693v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts453" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439452v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bremer" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts540" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187858v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnalte-Mur" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labatie" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Starck" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118017" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176688v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papovich" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118169" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176690v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21154.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176691v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valageas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219646" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437984v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Brun" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118044" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434433v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Le Fevre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21153.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176669v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surdej" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117983" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484699v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Juin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Melin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18511.x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533962v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117117" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438868v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Sprimont" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Libbrecht" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015182" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525023v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Pratt" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Douspis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301012" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433343v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700015" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767966v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castellani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bah&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876196v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Lam Trong" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312409" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354808v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rasia" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311957" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388751v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Brunel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326036v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sartoris" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dolag" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukmani Vijayaraghavan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Biffi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316004555" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616946v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4544-0_117-1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396427v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E Ramos-Ceja" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiorino" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348551v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057637v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955209v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zelmer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528855v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gaspari" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080707v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Alvarez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bautz" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662174v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juna Kollmeier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Zasowski" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Walter Rix" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johns" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02106561v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0296-1011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161266142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Sanders" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E Bahar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bulbul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comparat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pointecouteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pajot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Okabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiprich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grandis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Non Chiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Oguri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553708" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ghirardini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452618" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Artis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eynard-Machet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherouvrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452342" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Parra Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Comparat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ponti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Shreeram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zelmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cucchetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09984-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kleinebreil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schrabback" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ghirardini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449599" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pratt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.18578" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seppi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damsted" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finoguenov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lietzen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Mamon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comparat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449591" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bocquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J Mohr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348615" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kluge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balzer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449447" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449587" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Shin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A von der Linden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450519" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brunner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347165" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Molin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Pointecouteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Vanel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348937" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Castellani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M Bah&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347612" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaspari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348701" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Veronica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ota" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Aschersleben" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seppi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Bahar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449399" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348264" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348852" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Popesso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biviano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merloni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348884" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pajot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cuchetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347269" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quintin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Webb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Miniutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S Kammoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346440" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pointecouteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eckert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ettori" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245779" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09880-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152469v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Kempf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rincon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347123" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255609v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davalgait&#279;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245308" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garrel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valageas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marulli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387939v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oguri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Mohr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghirardini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141123" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312618v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Bulbul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141755" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakakis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141266" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737954v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro'Uf Abdurro'Uf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Accetta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Silva Aguirre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Ahumada" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac4414" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miyazaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142214" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Emre Bahar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141639" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732666v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bulbul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nandra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243824" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Emre Bahar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142462" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Duffy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.A. Logan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Maughan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac617" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141120" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy S. Sanders" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141178" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129483v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ider Chitham" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab127" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Mpetha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Collins" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Peacock" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab544" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129538v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiiveri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erben" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Waerbeke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3936" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086771v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lindholm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rykoff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038807" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991777v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Chex-Mate Collaboration" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039632" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drigga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140566" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andritschke" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arefiev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Babyshkin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batanov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039313" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Finoguenov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schmidt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sanders" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/astro.2008.08404" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459849v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagstotz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937283" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capasso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mohr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biviano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa888" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467220v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian K&#228;fer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936131" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mernier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cucchetti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tornatore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biffi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038638" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almeida" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Anders" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anderson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab929e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866796v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kosiba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Lieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Altieri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faccioli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1723" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dwelly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvato" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwope" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527124v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Molham" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Takey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sadibekova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Morcos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa677" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898081v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2066" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991967v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ider&#160;chitham" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finoguenov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kirkpatrick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3044" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514921v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erfanianfar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furnell" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popesso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935375" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322498v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohr" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1826" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974842v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz931" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peille" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935677" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935676" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1390" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880750v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. A. Logan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bremer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833654" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02999679v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valotti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farahi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evrard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faccioli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731445e" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846773v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732119" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787805v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Abolfathi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Aguado" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguilar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almeida" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa9e8a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116228v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Furnell" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Collins" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kelvin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baldry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty991" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802040v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roncarelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brighenti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833371" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116179v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sauvageot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832931" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902874v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833927" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669537v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco D. Albareti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8992" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645872v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Sanders" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730742" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582755v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx394" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554215v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Reiprich" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schneider" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628971" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176708v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanders" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526925e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593779v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanton" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bershady" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7567" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669567v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629765" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brusa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buchner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx864" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440163v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Giles" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526891" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440691v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoie" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Willis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1906" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176706v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527977" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440727v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Maughan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526886" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176701v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranalli" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgantopoulos" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-T. Hsu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441177v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pompei" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iovino" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526831" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440114v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziparo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Smith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Mulroy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526792" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667682v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -Y. Zhang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2214" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440684v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526883" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176700v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526925" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440706v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Paul Kneib" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will J. Percival" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Alam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/151/2/44" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01223398v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anders" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/219/1/12" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290007v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423794" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434392v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maughan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1625" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271028v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnyk" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elyiv" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423601" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442009v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Mantz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdulla" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Carlstrom" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Greer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Leitch" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/157" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135419v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220624" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176693v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts453" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439452v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bremer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts540" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187858v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnalte-Mur" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labatie" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Starck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118017" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176691v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valageas" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219646" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176690v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21154.x" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176688v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papovich" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118169" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437984v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Brun" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118044" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434433v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Le Fevre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21153.x" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176669v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surdej" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117983" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484699v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Juin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Melin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18511.x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533962v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117117" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438868v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Sprimont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Libbrecht" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015182" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525023v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Pratt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Douspis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301012" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433343v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700015" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767966v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castellani" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bah&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354808v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rasia" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311957" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388751v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Brunel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buat" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876196v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Lam Trong" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312409" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326036v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sartoris" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dolag" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukmani Vijayaraghavan" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Biffi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316004555" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616946v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4544-0_117-1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575966v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Moysan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396427v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E Ramos-Ceja" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiorino" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057637v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348551v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528855v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gaspari" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080707v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Alvarez" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bautz" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662174v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juna Kollmeier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Zasowski" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Walter Rix" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johns" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02106561v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>