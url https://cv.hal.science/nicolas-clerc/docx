--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -333,831 +333,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards mapping turbulence in the intracluster medium</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey : Constraints on the structure growth from cluster number counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molin</w:t>
+                <w:t xml:space="preserve">E Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dupourqué</w:t>
+                <w:t xml:space="preserve">S Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Clerc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555585⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096950v1</w:t>
+                <w:t xml:space="preserve">hal-04757899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey : Subaru/HSC-SSP weak-lensing mass measurements for the eRASS1 Galaxy Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PITSZI: Probing intra-cluster medium turbulence with Sunyaev–Zel’dovich imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuhiro Okabe</w:t>
+                <w:t xml:space="preserve">T. Eynard-Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Reiprich</w:t>
+                <w:t xml:space="preserve">I. Bartalucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Grandis</w:t>
+                <w:t xml:space="preserve">D. Cherouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-Non Chiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masamune Oguri</w:t>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 700, pp.A46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553708⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 694, pp.A182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015299v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA all-sky survey: The morphologies of clusters of galaxies I: A catalogue of morphological parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Bulbul</w:t>
+                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Ghirardini</w:t>
+                <w:t xml:space="preserve">Abdurro Uf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Liu</w:t>
+                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Achúcarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 695, pp.A160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452618⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966949v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey : Constraints on the structure growth from cluster number counts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Artis</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA all-sky survey: The morphologies of clusters of galaxies I: A catalogue of morphological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Clerc</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 696, pp.A5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452584⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 695, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757899v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PITSZI: Probing intra-cluster medium turbulence with Sunyaev–Zel’dovich imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards mapping turbulence in the intracluster medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Eynard-Machet</w:t>
+                <w:t xml:space="preserve">A Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bartalucci</w:t>
+                <w:t xml:space="preserve">S Dupourqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cherouvrier</w:t>
+                <w:t xml:space="preserve">E Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">F Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 694, pp.A182. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202452342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942288v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey : Subaru/HSC-SSP weak-lensing mass measurements for the eRASS1 Galaxy Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mellier</w:t>
+                <w:t xml:space="preserve">Nobuhiro Okabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdurro Uf</w:t>
+                <w:t xml:space="preserve">Thomas Reiprich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+                <w:t xml:space="preserve">Sebastian Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Achúcarro</w:t>
+                <w:t xml:space="preserve">I-Non Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Adamek</w:t>
+                <w:t xml:space="preserve">Masamune Oguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 697, pp.A1. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 700, pp.A46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202553708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592159v1</w:t>
+                <w:t xml:space="preserve">hal-05015299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy groups in various evolutionary stages</w:t>
               </w:r>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Parra Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1424,90 +1424,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on Ultra-light Axion Dark Matter through Galaxy Cluster Number Counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Zelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 704, pp.A346. </w:t>
@@ -1692,90 +1692,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Weak-Lensing of eRASS1 Galaxy Clusters in KiDS-1000 and Consistency Checks with DES Y3 &amp; HSC-Y3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kleinebreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schrabback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Non Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 695, pp.A216. </w:t>
@@ -1941,1972 +1941,1972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Tracing the Large-Scale Structure with a clustering study of galaxy clusters</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA all-sky survey. First X-ray catalogues and data release of the western Galactic hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Seppi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V Ghirardini</w:t>
+                <w:t xml:space="preserve">A. Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Garrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Artis</w:t>
+                <w:t xml:space="preserve">G. Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos-Ceja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, pp.A196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348843⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 682, pp.A34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483531v1</w:t>
+                <w:t xml:space="preserve">hal-04481629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AXES-SDSS: Comparison of SDSS galaxy groups with all-sky X-ray extended sources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward mapping turbulence in the intracluster medium III. Constraints on the turbulent power spectrum with Athena/X-IFU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A. Mamon</w:t>
+                <w:t xml:space="preserve">Sophie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Comparat</w:t>
+                <w:t xml:space="preserve">Alexeï Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449591⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 686, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04833940v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Dark Energy Survey Year 3 Weak Gravitational Lensing by eRASS1 selected Galaxy Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.J Mohr</w:t>
+                <w:t xml:space="preserve">A case study of early galaxy cluster with the Athena X-IFU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M Bahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Schaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 682, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04470265v1</w:t>
+                <w:t xml:space="preserve">hal-04273886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First SRG/eROSITA All-Sky Survey: Optical Identification and Properties of Galaxy Clusters and Groups in the Western Galactic Hemisphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Balzer</w:t>
+                <w:t xml:space="preserve">The SRG-eROSITA All-Sky Survey : Constraints on f(R) Gravity from Cluster Abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 688, pp.A210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202349031⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489778v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: X-ray selection function models for the eRASS1 galaxy cluster cosmology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y.E Bahar</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Exploring halo assembly bias with X-ray selected superclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A von der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449447⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 688, pp.A186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483525v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG-eROSITA All-Sky Survey : Constraints on f(R) Gravity from Cluster Abundance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Dark Energy Survey Year 3 Weak Gravitational Lensing by eRASS1 selected Galaxy Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Garrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449587⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483514v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Exploring halo assembly bias with X-ray selected superclusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The First SRG/eROSITA All-Sky Survey: Optical Identification and Properties of Galaxy Clusters and Groups in the Western Galactic Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kluge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Balzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 688, pp.A186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450519⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 688, pp.A210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202349031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576390v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA all-sky survey. First X-ray catalogues and data release of the western Galactic hemisphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Brunner</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: X-ray selection function models for the eRASS1 galaxy cluster cosmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Seppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 682, pp.A34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347165⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481629v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mapping turbulence in the intracluster medium III. Constraints on the turbulent power spectrum with Athena/X-IFU</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Tracing the Large-Scale Structure with a clustering study of galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Beaumont</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélina Vanel</w:t>
+                <w:t xml:space="preserve">R Seppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Garrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, pp.A41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348937⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 686, pp.A196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509667v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of early galaxy cluster with the Athena X-IFU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AXES-SDSS: Comparison of SDSS galaxy groups with all-sky X-ray extended sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Damsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Castellani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Pointecouteau</w:t>
+                <w:t xml:space="preserve">H. Lietzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M Bahé</w:t>
+                <w:t xml:space="preserve">G. A. Mamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Schaye</w:t>
+                <w:t xml:space="preserve">J. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 682, pp.A23. </w:t>
+              <w:t xml:space="preserve">, 2024, 690, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273886v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04833940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEX-MATE: Turbulence in the intra-cluster medium from X-ray surface brightness fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Constraints on AGN Feedback in Galaxy Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bulbul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupourqué</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Gaspari</w:t>
+                <w:t xml:space="preserve">X Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348701⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627864v1</w:t>
+                <w:t xml:space="preserve">hal-04455571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eROSITA view of the Abell 3391/95 field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angie Veronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiprich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angie Veronica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Reiprich</w:t>
+                <w:t xml:space="preserve">Naomi Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jann Aschersleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 681, pp.A108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202347037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: X-ray selection function models for the eRASS1 galaxy cluster cosmology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">CHEX-MATE: Turbulence in the intra-cluster medium from X-ray surface brightness fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupourqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Comparat</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Seppi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. E. Bahar</w:t>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449447⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650730v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Constraints on AGN Feedback in Galaxy Groups</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.S Sanders</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: X-ray selection function models for the eRASS1 galaxy cluster cosmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Zhang</w:t>
+                <w:t xml:space="preserve">E. Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. E. Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449399⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455571v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: The first catalog of galaxy clusters and groups in the Western Galactic Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3957,103 +3957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: Cosmology Constraints from Cluster Abundances in the Western Galactic Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Garrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 689, pp.A298. </w:t>
@@ -4225,103 +4225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey: First catalog of superclusters in the western Galactic hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 683, pp.A130. </w:t>
@@ -4353,425 +4353,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing gravitational redshift with X-Ray emission in galaxy clusters with Athena X-IFU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Investigating the turbulent hot gas in X-COP galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dupourqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Cuchetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 679, pp.A24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347269⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 673, pp.A91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229395v1</w:t>
+                <w:t xml:space="preserve">hal-04076308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tormund's return: Hints of quasi-periodic eruption features from a recent optical tidal disruption event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Quintin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Miniutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.S Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 675, pp.A152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202346440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the turbulent hot gas in X-COP galaxy clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Observing gravitational redshift with X-Ray emission in galaxy clusters with Athena X-IFU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexeï Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Eckert</w:t>
+                <w:t xml:space="preserve">François Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Ettori</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edoardo Cuchetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 673, pp.A91. </w:t>
+              <w:t xml:space="preserve">, 2023, 679, pp.A24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076308v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Athena X-ray Integral Field Unit: a consolidated design for the system requirement review of the preliminary definition phase</w:t>
               </w:r>
@@ -4917,51 +4917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean M Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 680, pp.A24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4995,77 +4995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODEX: Role of velocity substructure in the scaling relations of galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Damsted</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Davalgaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5123,1047 +5123,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL survey - XLVI. Forward cosmological analysis of the C1 cluster sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos-Ceja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Garrel</w:t>
+                <w:t xml:space="preserve">M. Oguri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Pierre</w:t>
+                <w:t xml:space="preserve">S. Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Valageas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Eckert</w:t>
+                <w:t xml:space="preserve">V. Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Marulli</w:t>
+                <w:t xml:space="preserve">I. Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 663, pp.A3. </w:t>
+              <w:t xml:space="preserve">, 2022, 661, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376407v1</w:t>
+                <w:t xml:space="preserve">hal-03759428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS) - Characterization of morphological properties of galaxy groups and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Klein</w:t>
+                <w:t xml:space="preserve">Y.Emre Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oguri</w:t>
+                <w:t xml:space="preserve">Esra Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Mohr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Ghirardini</w:t>
+                <w:t xml:space="preserve">Ang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 661, pp.A4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141123⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 661, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387939v1</w:t>
+                <w:t xml:space="preserve">hal-03286785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS) - X-ray observable-to-mass-and-redshift relations of galaxy clusters and groups with weak-lensing mass calibration from the Hyper Suprime-Cam Subaru Strategic Program survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Non Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 661, pp.A11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202141755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eROSITA Final Equatorial Depth Survey (eFEDS) - X-ray catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 661, pp.A1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202141266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seventeenth data release of the Sloan Digital Sky Surveys: Complete release of MaNGA, MaStar, and APOGEE-2 data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurro'Uf Abdurro'Uf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Accetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Silva Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 259 (2), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4365/ac4414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Chiu</w:t>
+                <w:t xml:space="preserve">The XXL survey - XLVI. Forward cosmological analysis of the C1 cluster sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Garrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Marulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 661, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142214⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 663, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759428v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS) - Characterization of morphological properties of galaxy groups and clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
+                <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oguri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.Emre Bahar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+                <w:t xml:space="preserve">S. Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 661, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2022, 661, pp.A4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286785v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting clusters of galaxies and active galactic nuclei in an eROSITA all-sky survey digital twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Seppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 665, pp.A78. </w:t>
@@ -6214,90 +6214,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eROSITA Final Equatorial-Depth Survey (eFEDS). X-ray properties and scaling relations of galaxy clusters and groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Emre Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 661, pp.A7. </w:t>
@@ -6374,64 +6374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H.A. Logan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Maughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 512 (2), pp.2525-2536. </w:t>
@@ -6495,77 +6495,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 661, pp.A2. </w:t>
@@ -6731,498 +6731,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIDERS: An Overview of The Largest Catalogue of Spectroscopically Confirmed X-ray Galaxy Clusters</w:t>
+                <w:t xml:space="preserve">CODEX Weak Lensing Mass Catalogue and implications on the mass-richness relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Kirkpatrick</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">K. Kiiveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gruen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Ider Chitham</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Erben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Waerbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 503 (4), pp.5763-5777. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab127⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 502 (1), pp.1494-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129483v1</w:t>
+                <w:t xml:space="preserve">hal-03129538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational redshifting of galaxies in the SPIDERS cluster catalogue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">SPIDERS: An Overview of The Largest Catalogue of Spectroscopically Confirmed X-ray Galaxy Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. A. Peacock</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Damsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ider Chitham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 503 (1), pp.669-678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab544⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 503 (4), pp.5763-5777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152169v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODEX Weak Lensing Mass Catalogue and implications on the mass-richness relation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravitational redshifting of galaxies in the SPIDERS cluster catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gruen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">C. T. Mpetha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. van Waerbeke</w:t>
+                <w:t xml:space="preserve">J. A. Peacock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 502 (1), pp.1494-1526. </w:t>
+              <w:t xml:space="preserve">, 2021, 503 (1), pp.669-678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129538v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of CODEX clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lindholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rykoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7401,1410 +7401,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The X-CLASS survey: A catalogue of 1646 X-ray-selected galaxy clusters up to z ∼ 1.5</w:t>
+                <w:t xml:space="preserve">The eROSITA X-ray telescope on SRG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Koulouridis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">P. Predehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sadibekova</w:t>
+                <w:t xml:space="preserve">R. Andritschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chira</w:t>
+                <w:t xml:space="preserve">V. Arefiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Drigga</w:t>
+                <w:t xml:space="preserve">V. Babyshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Batanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 652, pp.A12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140566⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 647 (A1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387880v1</w:t>
+                <w:t xml:space="preserve">hal-02992197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eROSITA X-ray telescope on SRG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The X-CLASS survey: A catalogue of 1646 X-ray-selected galaxy clusters up to z ∼ 1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Andritschke</w:t>
+                <w:t xml:space="preserve">E. Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Arefiev</w:t>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Babyshkin</w:t>
+                <w:t xml:space="preserve">M. Chira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Batanov</w:t>
+                <w:t xml:space="preserve">E. Drigga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 647 (A1), </w:t>
+              <w:t xml:space="preserve">, 2021, 652, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992197v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-sky photon simulation of clusters and active galactic nuclei in the soft X-rays for eROSITA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the origin and models of chemical enrichment in galaxy clusters using the Athena X-IFU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Finoguenov</w:t>
+                <w:t xml:space="preserve">F. Mernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Schmidt</w:t>
+                <w:t xml:space="preserve">E. Cucchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Sanders</w:t>
+                <w:t xml:space="preserve">L. Tornatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Biffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open J.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/astro.2008.08404⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939983v1</w:t>
+                <w:t xml:space="preserve">hal-02939899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODEX clusters - Survey, catalog, and cosmology of the X-ray luminosity function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Costanzi</w:t>
+                <w:t xml:space="preserve">The 16th Data Release of the Sloan Digital Sky Surveys: First Release from the APOGEE-2 Southern Survey and Full Release of eBOSS Spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hagstotz</w:t>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937283⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab929e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459849v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass calibration of the CODEX cluster sample using SPIDERS spectroscopy – II. The X-ray luminosity–mass relation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the low-scatter selection of X-ray clusters: Galaxy cluster detection with eROSITA through cluster outskirts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Biviano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">Florian Käfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam E. Ramos-Ceja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa888⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 634, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431569v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the low-scatter selection of X-ray clusters: Galaxy cluster detection with eROSITA through cluster outskirts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Full-sky photon simulation of clusters and active galactic nuclei in the soft X-rays for eROSITA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Miriam E. Ramos-Ceja</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936131⟩</w:t>
+              <w:t xml:space="preserve">Open J.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/astro.2008.08404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467220v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the origin and models of chemical enrichment in galaxy clusters using the Athena X-IFU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cucchetti</w:t>
+                <w:t xml:space="preserve">CODEX clusters - Survey, catalog, and cosmology of the X-ray luminosity function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rykoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tornatore</w:t>
+                <w:t xml:space="preserve">M. Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Biffi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Pointecouteau</w:t>
+                <w:t xml:space="preserve">S. Hagstotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.A90. </w:t>
+              <w:t xml:space="preserve">, 2020, 638, pp.A114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939899v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 16th Data Release of the Sloan Digital Sky Surveys: First Release from the APOGEE-2 Southern Survey and Full Release of eBOSS Spectra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass calibration of the CODEX cluster sample using SPIDERS spectroscopy – II. The X-ray luminosity–mass relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+                <w:t xml:space="preserve">R. Capasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Almeida</w:t>
+                <w:t xml:space="preserve">J.J. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Anders</w:t>
+                <w:t xml:space="preserve">A. Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Anderson</w:t>
+                <w:t xml:space="preserve">A. Biviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 249 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 494 (2), pp.2736-2746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab929e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916285v1</w:t>
+                <w:t xml:space="preserve">hal-02431569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwavelength classification of X-ray selected galaxy cluster candidates using convolutional neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The final SDSS-IV/SPIDERS X-ray point source spectroscopic catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Comparat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Kosiba</w:t>
+                <w:t xml:space="preserve">T. Dwelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggie Lieu</w:t>
+                <w:t xml:space="preserve">M. Salvato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Altieri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Faccioli</w:t>
+                <w:t xml:space="preserve">A. Schwope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa1723⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 636, pp.A97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866796v1</w:t>
+                <w:t xml:space="preserve">hal-02518127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The final SDSS-IV/SPIDERS X-ray point source spectroscopic catalogue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Merloni</w:t>
+                <w:t xml:space="preserve">Multiwavelength classification of X-ray selected galaxy cluster candidates using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Kosiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dwelly</w:t>
+                <w:t xml:space="preserve">Maggie Lieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salvato</w:t>
+                <w:t xml:space="preserve">Bruno Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schwope</w:t>
+                <w:t xml:space="preserve">Lorenzo Faccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 636, pp.A97. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa1723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518127v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray properties of X-CLASS-redMaPPer galaxy cluster sample: The luminosity-temperature relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Molham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Takey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8881,103 +8881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPIDERS: overview of the X-ray galaxy cluster follow-up and the final spectroscopic data release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Capasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 497 (3), pp.3976-3992. </w:t>
@@ -9143,377 +9143,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar mass–halo mass relation for the brightest central galaxies of X-ray clusters since z ∼ 0.65</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum: Mass calibration of the CODEX cluster sample using SPIDERS spectroscopy – I. The richness–mass relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Capasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Erfanianfar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Finoguenov</w:t>
+                <w:t xml:space="preserve">J. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Furnell</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">A Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935375⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (1), pp.481-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514921v1</w:t>
+                <w:t xml:space="preserve">hal-02322498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Mass calibration of the CODEX cluster sample using SPIDERS spectroscopy – I. The richness–mass relation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Capasso</w:t>
+                <w:t xml:space="preserve">Stellar mass–halo mass relation for the brightest central galaxies of X-ray clusters since z ∼ 0.65</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Erfanianfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mohr</w:t>
+                <w:t xml:space="preserve">K. Furnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Saro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">P. Popesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biviano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 488 (1), pp.481-481. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 631, pp.A175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322498v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Calibration of the CODEX Cluster Sample using SPIDERS Spectroscopy - I. The Richness-Mass Relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Capasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 486 (2), pp.1594-1607. </w:t>
@@ -9551,64 +9551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards mapping turbulence in the intra-cluster medium -- II. Measurement uncertainties in the estimation of structure functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cucchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9681,64 +9681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards mapping turbulence in the intra-cluster medium -- I. Sample variance in spatially-resolved X-ray line diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cucchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9798,77 +9798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Galactic Nuclei and their Large-scale Structure: an eROSITA mock catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comparat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salvato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9926,377 +9926,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey: XXXIII. Chandra Constraints on the AGN Contamination of z &gt; 1 XXL Galaxy Clusters</w:t>
+                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys: IV. Testing ASpiX with template-based cosmological simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.H. A. Logan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B.J. Maughan</w:t>
+                <w:t xml:space="preserve">A. Valotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Bremer</w:t>
+                <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Giles</w:t>
+                <w:t xml:space="preserve">A. Farahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Birkinshaw</w:t>
+                <w:t xml:space="preserve">A. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833654⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 617, pp.C2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731445e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880750v1</w:t>
+                <w:t xml:space="preserve">cea-02999679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys: IV. Testing ASpiX with template-based cosmological simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The XXL Survey: XXXIII. Chandra Constraints on the AGN Contamination of z &gt; 1 XXL Galaxy Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pierre</w:t>
+                <w:t xml:space="preserve">C.H. A. Logan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Maughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Farahi</w:t>
+                <w:t xml:space="preserve">M.N. Bremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Evrard</w:t>
+                <w:t xml:space="preserve">P. Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Faccioli</w:t>
+                <w:t xml:space="preserve">M. Birkinshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 617, pp.C2. </w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731445e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02999679v2</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic simulations of the extragalactic sky seen by eROSITA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Ramos-Ceja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ridl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 617, pp.A92. </w:t>
@@ -10328,498 +10328,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fourteenth Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the Extended Baryon Oscillation Spectroscopic Survey and from the Second Phase of the Apache Point Observatory Galactic Evolution Experiment</w:t>
+                <w:t xml:space="preserve">Exploring relations between BCG and cluster properties in the SPectroscopic IDentification of eROSITA Sources survey from 0.05 &lt; z &lt; 0.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bela Abolfathi</w:t>
+                <w:t xml:space="preserve">Kate Furnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. S. Aguado</w:t>
+                <w:t xml:space="preserve">Chris Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Aguilar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+                <w:t xml:space="preserve">Lee Kelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Almeida</w:t>
+                <w:t xml:space="preserve">Ivan Baldry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 235 (2), pp.42. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 478 (4), pp.4952-4973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa9e8a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787805v1</w:t>
+                <w:t xml:space="preserve">hal-02116228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring relations between BCG and cluster properties in the SPectroscopic IDentification of eROSITA Sources survey from 0.05 &lt; z &lt; 0.3</w:t>
+                <w:t xml:space="preserve">Measuring turbulence and gas motions in galaxy clusters via synthetic Athena X-IFU observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Furnell</w:t>
+                <w:t xml:space="preserve">M. Roncarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Biffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Collins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivan Baldry</w:t>
+                <w:t xml:space="preserve">F. Brighenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty991⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.A39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116228v1</w:t>
+                <w:t xml:space="preserve">hal-01802040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring turbulence and gas motions in galaxy clusters via synthetic Athena X-IFU observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Fourteenth Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the Extended Baryon Oscillation Spectroscopic Survey and from the Second Phase of the Apache Point Observatory Galactic Evolution Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roncarelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Biffi</w:t>
+                <w:t xml:space="preserve">Gabriela Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brighenti</w:t>
+                <w:t xml:space="preserve">Andres Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 618, pp.A39. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235 (2), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa9e8a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802040v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Faccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiappetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10870,90 +10870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athena X-IFU synthetic observations of galaxy clusters to probe the chemical enrichment of the Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cucchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10998,1151 +10998,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 13th Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the SDSS-IV Survey Mapping Nearby Galaxies at Apache Point Observatory</w:t>
+                <w:t xml:space="preserve">HIFLUGCS: X-ray luminosity -- dynamical mass relation and its implications for mass calibrations with the SPIDERS and 4MOST surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco D. Albareti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Scott Anderson</w:t>
+                <w:t xml:space="preserve">Yu-Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas H. Reiprich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa8992⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599, pp.A138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669537v1</w:t>
+                <w:t xml:space="preserve">hal-01554215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eROSITA cluster cosmology forecasts: cluster temperature substructure bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic perturbations in the X-ray halo of 33 clusters of galaxies observed with Chandra ACIS (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 606, pp.A118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730742⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 608, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526925e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645872v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmology with XMM galaxy clusters: the X-CLASS/GROND catalogue and photometric redshifts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Pacaud</w:t>
+                <w:t xml:space="preserve">Sloan Digital Sky Survey IV: Mapping the Milky Way, Nearby Galaxies, and the Distant Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Blanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Bershady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco D. Albareti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx394⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582755v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIFLUGCS: X-ray luminosity -- dynamical mass relation and its implications for mass calibrations with the SPIDERS and 4MOST surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Merloni</w:t>
+                <w:t xml:space="preserve">Cosmology with XMM galaxy clusters: the X-CLASS/GROND catalogue and photometric redshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ridl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628971⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 468 (1), pp.662-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554215v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic perturbations in the X-ray halo of 33 clusters of galaxies observed with Chandra ACIS (Corrigendum)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">eROSITA cluster cosmology forecasts: cluster temperature substructure bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Sanders</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Nandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ridl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 608, pp.C1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526925e⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 606, pp.A118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176708v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloan Digital Sky Survey IV: Mapping the Milky Way, Nearby Galaxies, and the Distant Universe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">The 13th Data Release of the Sloan Digital Sky Survey: First Spectroscopic Data from the SDSS-IV Survey Mapping Nearby Galaxies at Apache Point Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco D. Albareti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Prieto</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 154 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 233 (2), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/aa7567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa8992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593779v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys; III. 4D X-ray observable diagrams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+                <w:t xml:space="preserve">SPIDERS: Selection of spectroscopic targets using AGN candidates detected in all-sky X-ray surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dwelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gastaud</w:t>
+                <w:t xml:space="preserve">M. Brusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629765⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (1), pp.1065-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669567v1</w:t>
+                <w:t xml:space="preserve">hal-01582759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIDERS: Selection of spectroscopic targets using AGN candidates detected in all-sky X-ray surveys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Brusa</w:t>
+                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys; III. 4D X-ray observable diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Faccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buchner</w:t>
+                <w:t xml:space="preserve">R. Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 469 (1), pp.1065-1095. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607, pp.A123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582759v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL survey: First results and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Birkinshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiappetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12200,1493 +12200,1493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey II. The bright cluster sample: catalogue and luminosity function</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 2–10 keV unabsorbed luminosity function of AGN from the LSS, CDFS, and COSMOS surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Giles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Sadibekova</w:t>
+                <w:t xml:space="preserve">P. Ranalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Georgantopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-T. Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526891⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 590, pp.A80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440163v1</w:t>
+                <w:t xml:space="preserve">hal-04176701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL survey XV: evidence for dry merger driven BCG growth in XXL-100-GC X-ray clusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">7.1 keV sterile neutrino constraints from X-ray observations of 33 clusters of galaxies with Chandra ACIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw1906⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440691v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7.1 keV sterile neutrino constraints from X-ray observations of 33 clusters of galaxies with Chandra ACIS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The XXL Survey III. Luminosity-temperature relation of the bright cluster sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Maughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, pp.A112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527977⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176706v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey III. Luminosity-temperature relation of the bright cluster sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">The XXL survey XV: evidence for dry merger driven BCG growth in XXL-100-GC X-ray clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Democles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gastaldello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526886⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (4), pp.4141--4156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw1906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440727v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2–10 keV unabsorbed luminosity function of AGN from the LSS, CDFS, and COSMOS surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.-T. Hsu</w:t>
+                <w:t xml:space="preserve">The XXL Survey II. The bright cluster sample: catalogue and luminosity function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 590, pp.A80. </w:t>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176701v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey VIII. MUSE characterisation of intracluster light in a z similar to 0.53 cluster of galaxies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pompei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">F. Ziparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Iovino</w:t>
+                <w:t xml:space="preserve">G. P. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Mulroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526831⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 592 (A9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441177v1</w:t>
+                <w:t xml:space="preserve">hal-01440114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ziparo</w:t>
+                <w:t xml:space="preserve">SPIDERS: the spectroscopic follow-up of X-ray selected clusters of galaxies in SDSS-IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. P. Smith</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. P. Willis</w:t>
+                <w:t xml:space="preserve">Y. -Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finoguenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dwelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526792⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 463, pp.4490-4515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440114v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03667682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPIDERS: the spectroscopic follow-up of X-ray selected clusters of galaxies in SDSS-IV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The XXL Survey VIII. MUSE characterisation of intracluster light in a z similar to 0.53 cluster of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pompei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. -Y. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Dwelly</w:t>
+                <w:t xml:space="preserve">A. Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 463, pp.4490-4515. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03667682v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey I. Scientific motivations - XMM-Newton observing plan - Follow-up observations and simulation programme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic perturbations in the X-ray halo of 33 clusters of galaxies observed with Chandra ACIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526766⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 585, pp.A130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440147v1</w:t>
+                <w:t xml:space="preserve">hal-04176700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey IV. Mass-temperature relation of the bright cluster sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. J. Maughan</w:t>
+                <w:t xml:space="preserve">The XXL Survey I. Scientific motivations - XMM-Newton observing plan - Follow-up observations and simulation programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440684v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic perturbations in the X-ray halo of 33 clusters of galaxies observed with Chandra ACIS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The XXL Survey IV. Mass-temperature relation of the bright cluster sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ziparo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Maughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 585, pp.A130. </w:t>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176700v1</w:t>
+                <w:t xml:space="preserve">hal-01440684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SDSS-IV extended Baryon Oscillation Spectroscopic Survey: Overview and Early Data</w:t>
               </w:r>
@@ -13724,51 +13724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will J. Percival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadab Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco D. Albareti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 151 (2), </w:t>
@@ -13819,64 +13819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eleventh and Twelfth Data Releases of the Sloan Digital Sky Survey: Final Data from SDSS-III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadab Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco D. Albareti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Allende Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13966,77 +13966,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierrre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Faccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 571, pp.A87. </w:t>
@@ -14068,295 +14068,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01290007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XMM-LSS survey: the Class 1 cluster sample over the extended 11 deg(2) and its spatial distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Lieu</w:t>
+                <w:t xml:space="preserve">X-ray AGN in the XMM-LSS galaxy clusters: no evidence of AGN suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koulouridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Maughan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pacaud</w:t>
+                <w:t xml:space="preserve">M. Plionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elyiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Georgantopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1625⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 567, pp.A83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434392v1</w:t>
+                <w:t xml:space="preserve">cea-01271028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray AGN in the XMM-LSS galaxy clusters: no evidence of AGN suppression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Melnyk</w:t>
+                <w:t xml:space="preserve">The XMM-LSS survey: the Class 1 cluster sample over the extended 11 deg(2) and its spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elyiv</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Georgantopoulos</w:t>
+                <w:t xml:space="preserve">B. Maughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 567, pp.A83. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 444 (3), pp.2723--2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01271028v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE XXL SURVEY. V. DETECTION OF THE SUNYAEV-ZEL'DOVICH EFFECT OF THE REDSHIFT 1.9 GALAXY CLUSTER XLSSU J021744.1-034536 WITH CARMA</w:t>
               </w:r>
@@ -14476,90 +14476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and environmental properties of X-ray selected point-like sources in the XMM-LSS field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plionis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elyiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salvato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiappetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14623,77 +14623,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XMM–Large Scale Structure catalogue – II. X-ray sources and associated multiwavelength data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiappetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14744,90 +14744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distant galaxy clusters in the XMM Large Scale Structure survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Bremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14904,51 +14904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arnalte-Mur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Labatie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15006,291 +15006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redshift-space correlation functions in large galaxy cluster surveys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219646⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (4), pp.3545-3560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21154.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176691v1</w:t>
+                <w:t xml:space="preserve">hal-04176690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Redshift-space correlation functions in large galaxy cluster surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 423 (4), pp.3545-3560. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 547, pp.A100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21154.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176690v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chandra view of the z = 1.62 galaxy cluster IRC-0218A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15488,77 +15488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cosmological analysis of X-ray cluster surveys - II. Application of the CR-HR method to the XMM archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15622,103 +15622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular correlation functions of X-ray point-like sources in the full exposure XMM-LSS field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elyiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plionis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Surdej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 537, pp.A131. </w:t>
@@ -15756,51 +15756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision cosmology with a wide area XMM cluster survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15808,51 +15808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 414 (2), pp.1732-1746. </w:t>
@@ -15884,278 +15884,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance matrices for halo number counts and correlation functions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">The XMM-LSS survey: optical assessment and properties of different X-ray selected cluster classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. G. Sprimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Libbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 536, pp.A95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117117⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533962v1</w:t>
+                <w:t xml:space="preserve">hal-01438868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XMM-LSS survey: optical assessment and properties of different X-ray selected cluster classes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Covariance matrices for halo number counts and correlation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valageas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 526, </w:t>
+              <w:t xml:space="preserve">, 2011, 536, pp.A95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438868v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16186,51 +16186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEX-MATE: Joint fit of the universal pressure profile and galaxy cluster masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Muñoz-Echeverría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16307,90 +16307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the bulk and turbulent gas motions in galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupourqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe @ NIKA2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16437,64 +16437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-IFU/Athena view of the most distant galaxy clusters in the Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16539,450 +16539,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating x-ray observations of galaxy clusters with the X-ray Integral Field Unit onboard the Athena mission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clerc</w:t>
+                <w:t xml:space="preserve">The Athena X-ray Integral Field Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Rasia</w:t>
+                <w:t xml:space="preserve">Thien Lam Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Willem den Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Ultraviolet to Gamma Ray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2311957⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.106991G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2312409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354808v1</w:t>
+                <w:t xml:space="preserve">hal-01876196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE MISTRAL SPECTROGRAPH AT OHP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Basa</w:t>
+                <w:t xml:space="preserve">Simulating x-ray observations of galaxy clusters with the X-ray Integral Field Unit onboard the Athena mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Cucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J C Brunel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">Elena Rasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2018: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: P. Di Matteo, F. Billebaud, F. Herpin, N. Lagarde, J.-B. Marquette, A. Robin, O. Venot</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2018: Ultraviolet to Gamma Ray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2311957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388751v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Athena X-ray Integral Field Unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Barret</w:t>
+                <w:t xml:space="preserve">THE MISTRAL SPECTROGRAPH AT OHP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Lam Trong</w:t>
+                <w:t xml:space="preserve">S. Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Willem den Herder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Massimo Cappi</w:t>
+                <w:t xml:space="preserve">J C Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Buat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF2A-2018: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: P. Di Matteo, F. Billebaud, F. Herpin, N. Lagarde, J.-B. Marquette, A. Robin, O. Venot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876196v1</w:t>
+                <w:t xml:space="preserve">hal-02388751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy cluster cosmology from X-ray surveys of the hot and energetic Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sartoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17126,51 +17126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17259,64 +17259,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray cluster cosmology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Finoguenov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosimo Bambi; Andrea Santangelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of X-ray and Gamma-ray Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Singapore, 2023, Handbook of X-ray and Gamma-ray Astrophysics, 978-981-16-4544-0. </w:t>
@@ -17412,51 +17412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Soucail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17543,51 +17543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Ghirardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17616,332 +17616,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey. The Weak-Lensing Mass Calibration and the Stellar Mass-to-Halo Mass Relation from the Hyper Suprime-Cam Subaru Strategic Program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esra Bulbul</w:t>
+                <w:t xml:space="preserve">CHEX-MATE: towards a consistent universal pressure profile and cluster mass reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Muñoz-Echeverría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Macías-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Douspis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057637v1</w:t>
+                <w:t xml:space="preserve">hal-05348551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEX-MATE: towards a consistent universal pressure profile and cluster mass reconstruction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Douspis</w:t>
+                <w:t xml:space="preserve">The SRG/eROSITA All-Sky Survey. The Weak-Lensing Mass Calibration and the Stellar Mass-to-Halo Mass Relation from the Hyper Suprime-Cam Subaru Strategic Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I-Non Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Ghirardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhiro Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esra Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348551v1</w:t>
+                <w:t xml:space="preserve">hal-05057637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEX-MATE : turbulence in the ICM from X-ray surface brightness fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupourqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pointecouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17976,51 +17976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Macro-Scale Gas Motions and Turbulence in Diffuse Cosmic Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esra Bulbul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18146,51 +18146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Walter Rix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt Johns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18296,51 +18296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barcons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Fabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Willem den Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Max Plank Institute for Extraterrestial Life. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18398,51 +18398,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse cosmologique des relevés d'amas de galaxies en rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Paris 7 Diderot, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18559,51 +18559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95C276F0"/>
+    <w:nsid w:val="CBEF3803"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18790,51 +18790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0296-1011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161266142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Sanders" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E Bahar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bulbul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comparat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pointecouteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pajot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555585" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Okabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiprich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grandis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Non Chiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Oguri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553708" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ghirardini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452618" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Artis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eynard-Machet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherouvrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452342" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Parra Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Comparat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ponti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Shreeram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zelmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cucchetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09984-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kleinebreil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schrabback" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ghirardini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449599" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pratt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.18578" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seppi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damsted" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finoguenov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lietzen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Mamon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comparat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449591" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470265v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bocquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J Mohr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348615" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kluge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balzer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483525v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449447" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483514v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449587" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Shin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A von der Linden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450519" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brunner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347165" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Molin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Pointecouteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Vanel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348937" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Castellani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M Bah&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347612" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaspari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348701" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Veronica" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ota" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Aschersleben" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seppi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Bahar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449399" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348264" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348852" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Popesso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biviano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merloni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348884" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pajot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cuchetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347269" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quintin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Webb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Miniutti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S Kammoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346440" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076308v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pointecouteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eckert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ettori" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245779" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09880-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152469v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Kempf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rincon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347123" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255609v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davalgait&#279;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245308" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garrel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valageas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marulli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141204" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387939v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oguri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Mohr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghirardini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141123" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312618v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Bulbul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141755" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakakis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141266" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737954v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro'Uf Abdurro'Uf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Accetta" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Silva Aguirre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Ahumada" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac4414" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759428v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miyazaki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142214" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Emre Bahar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141639" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732666v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bulbul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nandra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243824" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Emre Bahar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142462" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Duffy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.A. Logan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Maughan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac617" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141120" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy S. Sanders" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141178" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129483v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ider Chitham" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab127" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Mpetha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Collins" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Peacock" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab544" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129538v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiiveri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erben" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Waerbeke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3936" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086771v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lindholm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rykoff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038807" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991777v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Chex-Mate Collaboration" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039632" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drigga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140566" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andritschke" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arefiev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Babyshkin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batanov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039313" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939983v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Finoguenov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schmidt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sanders" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/astro.2008.08404" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459849v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagstotz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937283" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capasso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mohr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biviano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa888" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467220v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian K&#228;fer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936131" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mernier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cucchetti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tornatore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biffi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038638" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almeida" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Anders" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anderson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab929e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866796v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kosiba" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Lieu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Altieri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faccioli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1723" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518127v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dwelly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvato" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwope" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937272" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527124v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Molham" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Takey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sadibekova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Morcos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa677" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898081v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2066" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991967v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ider&#160;chitham" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finoguenov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kirkpatrick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3044" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514921v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erfanianfar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furnell" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popesso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935375" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322498v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohr" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1826" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974842v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz931" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peille" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935677" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935676" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1390" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880750v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. A. Logan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bremer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833654" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02999679v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valotti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farahi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evrard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faccioli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731445e" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846773v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732119" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787805v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Abolfathi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Aguado" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguilar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almeida" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa9e8a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116228v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Furnell" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Collins" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kelvin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baldry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty991" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802040v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roncarelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brighenti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833371" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116179v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sauvageot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832931" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902874v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833927" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669537v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco D. Albareti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8992" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645872v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Sanders" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730742" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582755v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx394" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554215v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Reiprich" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schneider" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628971" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176708v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanders" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526925e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593779v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanton" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bershady" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7567" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669567v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629765" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brusa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buchner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx864" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440163v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Giles" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526891" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440691v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoie" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Willis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1906" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176706v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527977" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440727v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Maughan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526886" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176701v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranalli" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgantopoulos" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-T. Hsu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527013" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441177v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pompei" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iovino" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526831" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440114v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziparo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Smith" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Mulroy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526792" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667682v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -Y. Zhang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2214" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440684v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526883" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176700v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526925" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440706v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Paul Kneib" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will J. Percival" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Alam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/151/2/44" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01223398v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anders" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/219/1/12" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290007v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423794" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434392v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maughan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1625" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271028v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnyk" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elyiv" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423601" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442009v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Mantz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdulla" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Carlstrom" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Greer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Leitch" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/157" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135419v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220624" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176693v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts453" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439452v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bremer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts540" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187858v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnalte-Mur" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labatie" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Starck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118017" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176691v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valageas" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219646" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176690v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21154.x" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176688v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papovich" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118169" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437984v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Brun" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118044" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434433v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Le Fevre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21153.x" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176669v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surdej" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117983" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484699v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Juin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Melin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18511.x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533962v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117117" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438868v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Sprimont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Libbrecht" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015182" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525023v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Pratt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Douspis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301012" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433343v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700015" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767966v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castellani" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bah&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354808v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rasia" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311957" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388751v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Brunel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buat" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876196v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Lam Trong" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312409" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326036v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sartoris" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dolag" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukmani Vijayaraghavan" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Biffi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316004555" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616946v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4544-0_117-1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575966v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Moysan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396427v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E Ramos-Ceja" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiorino" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057637v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348551v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528855v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gaspari" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080707v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Alvarez" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bautz" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662174v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juna Kollmeier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Zasowski" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Walter Rix" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johns" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02106561v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-clerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0296-1011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161266142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Sanders" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E Bahar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bulbul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comparat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556830" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Artis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grandis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ghirardini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452584" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eynard-Machet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherouvrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pointecouteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pajot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555585" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhiro Okabe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiprich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grandis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Non Chiu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masamune Oguri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202553708" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Parra Ramos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Comparat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Merloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ponti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Shreeram" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zelmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cucchetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Albouys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Piro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09984-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kleinebreil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schrabback" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ghirardini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449599" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pratt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.18578" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merloni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brunner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347165" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509667v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexe&#239; Molin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Pointecouteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Vanel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348937" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Castellani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M Bah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347612" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garrel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449587" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Shin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A von der Linden" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450519" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bocquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J Mohr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348615" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kluge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balzer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Seppi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449447" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483531v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348843" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Damsted" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finoguenov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lietzen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Mamon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comparat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449591" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662093v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angie Veronica" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ota" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Aschersleben" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347037" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaspari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348701" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seppi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. E. Bahar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348264" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348852" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Popesso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biviano" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merloni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348884" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076308v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupourqu&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pointecouteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eckert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ettori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245779" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quintin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Webb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Miniutti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S Kammoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346440" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pajot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cuchetti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347269" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03865381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem Den Herder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cappi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09880-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152469v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Kempf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rincon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347123" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255609v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Davalgait&#279;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245308" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oguri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miyazaki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghirardini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142214" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286785v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Emre Bahar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Bulbul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Liu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141639" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141755" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georgakakis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141266" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro'Uf Abdurro'Uf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Accetta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Silva Aguirre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Ahumada" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac4414" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376407v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garrel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valageas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marulli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141204" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Mohr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141123" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732666v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bulbul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nandra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243824" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Emre Bahar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142462" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644813v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Duffy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.A. Logan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Maughan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac617" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387957v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141120" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy S. Sanders" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141178" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129538v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiiveri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erben" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Waerbeke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3936" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129483v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ider Chitham" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab127" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152169v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Mpetha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Collins" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Peacock" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab544" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086771v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lindholm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rykoff" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038807" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991777v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Chex-Mate Collaboration" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039632" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Predehl" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andritschke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arefiev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Babyshkin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Batanov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039313" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387880v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chira" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drigga" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140566" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939899v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mernier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cucchetti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tornatore" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biffi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038638" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916285v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Allende Prieto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almeida" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Anders" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Anderson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab929e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467220v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian K&#228;fer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Finoguenov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936131" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939983v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schmidt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sanders" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/astro.2008.08404" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459849v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hagstotz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937283" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431569v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capasso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Mohr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biviano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa888" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518127v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dwelly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salvato" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwope" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937272" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866796v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Kosiba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Lieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Altieri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Faccioli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1723" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527124v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Molham" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Takey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Sadibekova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Morcos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa677" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898081v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Kirkpatrick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2066" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991967v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ider&#160;chitham" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finoguenov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kirkpatrick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3044" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322498v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mohr" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Saro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1826" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514921v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erfanianfar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Furnell" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popesso" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935375" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974842v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz931" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peille" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935677" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935676" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024209v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1390" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02999679v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valotti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farahi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evrard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faccioli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731445e" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880750v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. A. Logan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Bremer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giles" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833654" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846773v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732119" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116228v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Furnell" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Collins" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Kelvin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baldry" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty991" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802040v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roncarelli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brighenti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833371" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787805v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Abolfathi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Aguado" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguilar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Almeida" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa9e8a" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116179v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sauvageot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832931" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902874v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833927" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554215v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ying Zhang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Reiprich" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schneider" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628971" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176708v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hofmann" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanders" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526925e" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593779v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanton" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bershady" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco D. Albareti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prieto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aa7567" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582755v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx394" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645872v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Sanders" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730742" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669537v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8992" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582759v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brusa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buchner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx864" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669567v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gastaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629765" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176701v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranalli" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgantopoulos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-T. Hsu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527013" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176706v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527977" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440727v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Giles" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Maughan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526886" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440691v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoie" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Willis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Democles" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1906" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440163v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526891" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440114v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ziparo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Smith" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Mulroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526792" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667682v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -Y. Zhang" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2214" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441177v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pompei" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iovino" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526831" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176700v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526925" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440684v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526883" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440706v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle S. Dawson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Paul Kneib" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will J. Percival" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadab Alam" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/151/2/44" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01223398v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anders" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott F. Anderson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/219/1/12" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01290007v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierrre" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423794" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271028v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Melnyk" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elyiv" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423601" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434392v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maughan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1625" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442009v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Mantz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abdulla" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Carlstrom" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Greer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Leitch" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/794/2/157" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135419v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220624" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176693v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts453" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439452v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bremer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts540" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187858v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnalte-Mur" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labatie" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Starck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118017" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176690v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21154.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176691v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valageas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219646" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176688v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papovich" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118169" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437984v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouvel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Brun" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118044" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434433v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Le Fevre" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21153.x" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176669v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surdej" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117983" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02484699v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Juin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Melin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18511.x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438868v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Sprimont" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Libbrecht" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015182" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533962v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117117" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525023v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Pratt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Douspis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202635301012" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433343v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700015" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767966v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castellani" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bah&#233;" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876196v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Lam Trong" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312409" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354808v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rasia" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2311957" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388751v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Brunel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buat" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326036v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sartoris" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Dolag" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukmani Vijayaraghavan" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Biffi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921316004555" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616946v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4544-0_117-1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575966v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Moysan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396427v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E Ramos-Ceja" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fiorino" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348551v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057637v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528855v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gaspari" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080707v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Alvarez" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bautz" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662174v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juna Kollmeier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Zasowski" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Walter Rix" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Johns" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02106561v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>