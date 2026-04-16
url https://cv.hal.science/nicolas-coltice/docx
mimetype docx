--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -132,1256 +132,1256 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing landscapes: an adjoint model of the stream power and diffusion erosion equation</w:t>
+                <w:t xml:space="preserve">Regional‐to‐Global Tectonic and Trench‐Morphology Effects of Oceanic Plateau Subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-13-1263-2025⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (7), pp.e2025GL120357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025gl120357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460203v1</w:t>
+                <w:t xml:space="preserve">hal-05579733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamics of a global plate reorganization from topological data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tierny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (10), pp.1041-1047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-025-01772-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Impact Of True Polar Wander On Heat Flux Patterns At The Core-Mantle Boundary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing landscapes: an adjoint model of the stream power and diffusion erosion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-15-617-2024⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1263-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-13-1263-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04841362v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean Geodynamics Underneath Weak, Flat, and Flooded Continents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On The Impact Of True Polar Wander On Heat Flux Patterns At The Core-Mantle Boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Rey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.180⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.617-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-15-617-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923478v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04841362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading ridge migration enabled by plume-ridge de-anchoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archean Geodynamics Underneath Weak, Flat, and Flooded Continents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Williams</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53397-w⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.180-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880517v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and mechanisms of subduction erosion in the sediment-starved Mariana convergent margin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spreading ridge migration enabled by plume-ridge de-anchoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Mather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Simon Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyin Wu</w:t>
+                <w:t xml:space="preserve">Joanne Whittaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chun-Feng Li</w:t>
+                <w:t xml:space="preserve">Rebecca Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109161⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53397-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517375v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hundred million years of landscape dynamics from catchment to global scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabin Zahirovic</w:t>
+                <w:t xml:space="preserve">Geomorphology and mechanisms of subduction erosion in the sediment-starved Mariana convergent margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.add2541⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 454, pp.109161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880511v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primordial serpentinized crust on the early Earth</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hundred million years of landscape dynamics from catchment to global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabin Zahirovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106936⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6635), pp.918-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.add2541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03857083v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evolution of a plume-induced subduction in the Neotethys realm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Primordial serpentinized crust on the early Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Ganzhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116798⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 332, pp.106936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2022.106936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03155685v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03857083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate tectonics and mantle controls on plume dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Long-term evolution of a plume-induced subduction in the Neotethys realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Mallard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2021, 561, pp.116798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880521v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03155685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing everyday sexism in academia: observations and analysis of a community-based initiative</w:t>
               </w:r>
@@ -1393,77 +1393,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ulvrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -1495,5451 +1495,5568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsated Global Hydrogen and Methane Flux at Mid-Ocean Ridges Driven by Pangea Breakup</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plate tectonics and mantle controls on plume dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlis Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GC008869⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03710132v1</w:t>
+                <w:t xml:space="preserve">hal-04880521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives tectonic plates?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulsated Global Hydrogen and Methane Flux at Mid-Ocean Ridges Driven by Pangea Breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Merdith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García. del Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky M. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aax4295⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999075v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Anticipation Experiment for Plate Tectonics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">What drives tectonic plates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlis Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005427⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aax4295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864168v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does subduction initiate and cease? A global scale perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An Anticipation Experiment for Plate Tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Gillooly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul J Tackley</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115836⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228622v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northward drift of the Azores plume in the Earth’s mantle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Where does subduction initiate and cease? A global scale perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina M Ulvrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojun Feng</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11127-7⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 528, pp.115836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228578v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scales of Dynamic Topography in Whole-Mantle Convection Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Northward drift of the Azores plume in the Earth’s mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlis Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. D. Mueller</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007516⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11127-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326525v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic predictions with mantle convection models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Scales of Dynamic Topography in Whole-Mantle Convection Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelis Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grace E. Shephard</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx531⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.3140--3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327174v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Kalman filter for the reconstruction of the Earth's mantle circulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tectonic predictions with mantle convection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace E. Shephard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-25-99-2018⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213 (1), pp.16--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358980v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of scales of convection in the Earth's mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Larrouturou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Larrouturou</w:t>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Garnero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 746 (SI), pp.669--677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mantle convection perspective on global tectonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ensemble Kalman filter for the reconstruction of the Earth's mantle circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina Ulvrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.11.006⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.99--123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-25-99-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329502v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADOPT: A tool for automatic detection of tectonic plates at the surface of convection models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A mantle convection perspective on global tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ulvrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GC007030⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165, pp.120-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329271v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction controls the distribution and fragmentation of Earth’s tectonic plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ADOPT: A tool for automatic detection of tectonic plates at the surface of convection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature17992⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), pp.3197-3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GC007030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355818v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of continental growth on mid-ocean ridge depth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Subduction controls the distribution and fragmentation of Earth’s tectonic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GC006629⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 535 (7610), pp.140-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature17992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331373v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequential data assimilation approach for the joint reconstruction of mantle convection and surface tectonics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul J. Tackley</w:t>
+                <w:t xml:space="preserve">Influence of continental growth on mid-ocean ridge depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi J. Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave R. Stegman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv427⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (11), pp.4425-4437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GC006629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355793v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of slab rheology in coupled plate-mantle convection models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">A sequential data assimilation approach for the joint reconstruction of mantle convection and surface tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Tackley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Cannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.08.010⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 204 (1), pp.200-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355776v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor spreading evolution in response to continental growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.J. Tackley</w:t>
+                <w:t xml:space="preserve">Assessing the role of slab rheology in coupled plate-mantle convection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G35062.1⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 430, pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346527v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dawn of CAMP volcanism and its bearing on the end-Triassic Carbon cycle disruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seafloor spreading evolution in response to continental growth, 42 (3), pp.235--238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/jgs2013-063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the predictability limit of convection models of the Earth's mantle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seafloor spreading evolution in response to continental growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GC005254⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.235-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G35062.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355752v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading continents kick-started plate tectonics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flament</w:t>
+                <w:t xml:space="preserve">On the predictability limit of convection models of the Earth's mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Rolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13728⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355759v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical cyclicity of the supercontinent cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spreading continents kick-started plate tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice F. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.J. Tackley</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41, pp.2351--2358. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513 (7518), pp.405-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL059595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349437v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismoacoustic coupling induced by the breakup of the 15 February 2013 Chelyabinsk meteor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Statistical cyclicity of the supercontinent cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50683⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 41, pp.2351--2358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL059595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855474v1</w:t>
+                <w:t xml:space="preserve">hal-01349437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of tectonic reconstructions and mantle convection models for significant fluctuations in seafloor spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 383, pp.92-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the Sr-87/Sr-86 of marine carbonates does not constrain continental growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Seismoacoustic coupling induced by the breakup of the 15 February 2013 Chelyabinsk meteor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice F. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 229, pp.177-188. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2011.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00829915v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep subaqueous fan depositional model for the Palaeoarchaean (3.46 Ga) Marble Bar Cherts, Warrawoona Group, Western Australia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The evolution of the Sr-87/Sr-86 of marine carbonates does not constrain continental growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice F. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756812000131⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 229, pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2011.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712845v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of convection interacting with a melting and solidification front: Application to the thermal evolution of the basal magma ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A deep subaqueous fan depositional model for the Palaeoarchaean (3.46 Ga) Marble Bar Cherts, Warrawoona Group, Western Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.06.008⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 149 (4), pp.743-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756812000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00768289v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Causes of the Relation Between Area and Age of the Ocean Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 336 (6079), pp.335-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1219120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00696224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking continental drift, plate tectonics and the thermal state of the Earth's mantle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of convection interacting with a melting and solidification front: Application to the thermal evolution of the basal magma ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ulvrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.J. Tackley</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.07.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829956v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional and thermal equilibration of particles, drops and diapirs in geophysical flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Linking continental drift, plate tectonics and the thermal state of the Earth's mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GC003757⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351, pp.134-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656884v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compositional and thermal equilibration of particles, drops and diapirs in geophysical flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ulvrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Deschryver</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (10), pp.1--11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00633714v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower crustal flow kept Archean continental flood basalts at sea level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dromart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (12), pp.1159-1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G32231.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of a basal magma ocean recorded by Helium and Neon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deschryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.045⟩</w:t>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.69-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657218v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature beneath continents as a function of continental cover and convective wavelength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystallization of a basal magma ocean recorded by Helium and Neon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Hernlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JB006600⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 308 (1-2), pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687078v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming of the mantle beneath continents back to the Archaean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature beneath continents as a function of continental cover and convective wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin R. Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (B04408), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB006600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046725v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Archean subcontinental lithospheric mantle: Some petrological constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Helmstaedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109 (1-2), pp.61-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2008.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00410886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of metal–silicate separation on growing planets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global warming of the mantle beneath continents back to the Archaean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Monteux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B.R. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (3-4), pp.254-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636042v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoarchean lithospheric strengthening and the coupling of the Earth's geochemical reservoirs.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+                <w:t xml:space="preserve">A model of metal–silicate separation on growing planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ulvrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 287 (3-4), pp.353-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.08.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342413v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case for late-Archaean continental emergence from thermal evolution models and hypsometry.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Neoarchean lithospheric strengthening and the coupling of the Earth's geochemical reservoirs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.F. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 275, pp.326-336</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.635-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337517v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium content in the Earth's core: A high-pressure and high temperature study of the Fe-K system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case for late-Archaean continental emergence from thermal evolution models and hypsometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fiquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gillet</w:t>
+                <w:t xml:space="preserve">P.F. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275, pp.326-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311320v1</w:t>
+                <w:t xml:space="preserve">hal-00337517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Adjustment after Impacts during Planetary Growth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
+                <w:t xml:space="preserve">Potassium content in the Earth's core: A high-pressure and high temperature study of the Fe-K system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GL031635⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.A279-A279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00283314v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global warming of the mantle at the origin of flood basalts over supercontinents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bertrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. W. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35, pp.391-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Crystallising dense magma ocean at the base of the Earth's mantle.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermo-Mechanical Adjustment after Impacts during Planetary Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL031635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342411v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00283314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing times in the mantle of the early Earth derived from 2-D and 3-D numerical simulations of convection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Crystallising dense magma ocean at the base of the Earth's mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Hernlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Schmalzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.L23304</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 450, pp.866-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342402v1</w:t>
+                <w:t xml:space="preserve">hal-00342411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the geochemical cycle of boron: Implications for the long-term d11B evolution of seawater and oceanic crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing times in the mantle of the early Earth derived from 2-D and 3-D numerical simulations of convection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+                <w:t xml:space="preserve">J. Schmalzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L23304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142437v1</w:t>
+                <w:t xml:space="preserve">hal-00342402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotope cycle and mantle structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling the geochemical cycle of boron: Implications for the long-term d11B evolution of seawater and oceanic crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2003GL018873⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 225, pp.61- 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102154v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of convective mixing in degassing the Earth's mantle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carbon isotope cycle and mantle structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31, pp.L05603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GL018873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102138v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of noble gases in mantle plumes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Ricard</w:t>
+                <w:t xml:space="preserve">The role of convective mixing in degassing the Earth's mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 360 (1800), pp.2633-2648</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046733v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Box modeling the chemical evolution of geophysical systems: Case study of the Earth's mantle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">On the origin of noble gases in mantle plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 360 (1800), pp.2633-2648</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046741v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Box modeling the chemical evolution of geophysical systems: Case study of the Earth's mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferrachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27 (11), pp.1579-1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999GL008415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geochemical observations and one layer mantle convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 174 (1-2), pp.125-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6949,130 +7066,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Global Kinematics on Mantle Structure Using Automatically Generated Adjoint Thermochemical Convection Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blessing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Giering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7082,332 +7199,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Interactions between Subduction Initiation and Plate Reorganizations From A Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGu General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. pp.EGU24-4122, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-4122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a subducting plateau impacts regional and global tectonics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coltice</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une promenade entre le manteau et la surface au Cénozoique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7417,151 +7534,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04795791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7571,240 +7688,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">macSUP - un écho de «l’art comme expérience»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lonardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ART DE CHERCHER - L'enseignement supérieur face à la recherche-création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2020, 9791037005434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geochemical models of mantle convection : Successes and future challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Stephen, John Sparks, Christopher Johns Hawkesworth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The State of the Planet : Frontiers and Challenges in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geographical Union (AGU), pp.59-68, 2004, Geophysical Monograph Series, volume 150. AGU Code GM1504157., 0-87590-415-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00103931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7814,118 +7931,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geochemical models of mantle convection: successes and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geophysical monograph, pp.59-68, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7993,51 +8110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60DED4CA"/>
+    <w:nsid w:val="92F67DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8224,51 +8341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-coltice" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5444-414X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01772-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841362v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flament" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-617-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mather" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whittaker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53397-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517375v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880511v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Zahirovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add2541" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106936" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03155685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Arnould" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116798" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880521v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116439" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-53-15-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Merdith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a. del Real" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky M. Wright" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008869" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax4295" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillooly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M Ulvrova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Tackley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115836" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Feng" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11127-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelis Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flament" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigneur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Mueller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007516" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327174v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace E. Shephard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx531" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-99-2018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Larrouturou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Garnero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.06.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. M&#252;ller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Tackley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17992" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi J. Sim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave R. Stegman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006629" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coltice" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv427" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cannon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346527v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltice" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rolf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Tackley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35062.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366886v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Tackley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-063" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rolf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005254" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F. Rey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13728" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349437v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059595" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tauzin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50683" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rolf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.10.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9FVDJ7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000131" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raback" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.06.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5SP2H27-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1219120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPNXZ8FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656884v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003757" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32231.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657218v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hernlund" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV214P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687078v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Philipps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006600" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Phillips" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00410886v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helmstaedt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2008.10.019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-696KDL14-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636042v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulvrova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HPDCX0X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00283314v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031635" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337501v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Phillips" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hernlund" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342402v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmalzl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018873" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102138v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046733v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrachat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008415" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046744v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923482v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blessing" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Giering" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tackley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4122" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7188" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588261v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00103931v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102150v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-coltice" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5444-414X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl120357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01772-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flament" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-617-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mather" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whittaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53397-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Zahirovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add2541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03155685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Arnould" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-53-15-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880521v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Merdith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a. del Real" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky M. Wright" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax4295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillooly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M Ulvrova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Tackley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115836" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Feng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11127-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelis Arnould" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Mueller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007516" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace E. Shephard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Larrouturou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Garnero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.06.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-99-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. M&#252;ller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Tackley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17992" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi J. Sim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave R. Stegman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006629" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coltice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cannon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rolf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Tackley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Tackley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35062.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rolf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005254" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F. Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13728" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rolf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.032" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tauzin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50683" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.10.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9FVDJ7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1219120" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raback" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.06.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5SP2H27-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPNXZ8FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656884v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003757" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656830v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32231.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hernlund" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV214P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Philipps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006600" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00410886v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helmstaedt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2008.10.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-696KDL14-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046725v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Phillips" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636042v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulvrova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311320v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HPDCX0X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Phillips" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00283314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031635" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hernlund" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342402v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmalzl" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102154v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018873" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102138v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrachat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008415" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046744v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923482v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blessing" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Giering" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tackley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4122" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604315v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7188" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00103931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>