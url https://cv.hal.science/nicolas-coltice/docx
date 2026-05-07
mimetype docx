--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1361,278 +1361,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03155685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing everyday sexism in academia: observations and analysis of a community-based initiative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plate tectonics and mantle controls on plume dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mallard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/adgeo-53-15-2020⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216017v1</w:t>
+                <w:t xml:space="preserve">hal-04880521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate tectonics and mantle controls on plume dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drawing everyday sexism in academia: observations and analysis of a community-based initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ulvrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mallard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-53-15-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880521v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsated Global Hydrogen and Methane Flux at Mid-Ocean Ridges Driven by Pangea Breakup</w:t>
               </w:r>
@@ -2422,472 +2422,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of scales of convection in the Earth's mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensemble Kalman filter for the reconstruction of the Earth's mantle circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Garnero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.06.028⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.99--123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-25-99-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326518v1</w:t>
+                <w:t xml:space="preserve">hal-02358980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Kalman filter for the reconstruction of the Earth's mantle circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bocher</w:t>
+                <w:t xml:space="preserve">Interactions of scales of convection in the Earth's mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Larrouturou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+                <w:t xml:space="preserve">Edward J. Garnero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.99--123. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746 (SI), pp.669--677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-25-99-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358980v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mantle convection perspective on global tectonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADOPT: A tool for automatic detection of tectonic plates at the surface of convection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martina Ulvrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.11.006⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), pp.3197-3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GC007030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329502v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADOPT: A tool for automatic detection of tectonic plates at the surface of convection models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mantle convection perspective on global tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ulvrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GC007030⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165, pp.120-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329271v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction controls the distribution and fragmentation of Earth’s tectonic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2896,1402 +2920,1402 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 535 (7610), pp.140-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature17992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of continental growth on mid-ocean ridge depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi J. Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave R. Stegman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (11), pp.4425-4437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016GC006629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sequential data assimilation approach for the joint reconstruction of mantle convection and surface tectonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 204 (1), pp.200-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggv427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of slab rheology in coupled plate-mantle convection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 430, pp.191-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dawn of CAMP volcanism and its bearing on the end-Triassic Carbon cycle disruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Seafloor spreading evolution in response to continental growth, 42 (3), pp.235--238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/jgs2013-063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor spreading evolution in response to continental growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42, pp.235-238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G35062.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the predictability limit of convection models of the Earth's mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GC005254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading continents kick-started plate tectonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 513 (7518), pp.405-408. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical cyclicity of the supercontinent cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.2351--2358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014GL059595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of tectonic reconstructions and mantle convection models for significant fluctuations in seafloor spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 383, pp.92-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismoacoustic coupling induced by the breakup of the 15 February 2013 Chelyabinsk meteor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/grl.50683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the Sr-87/Sr-86 of marine carbonates does not constrain continental growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice F. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 229, pp.177-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2011.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep subaqueous fan depositional model for the Palaeoarchaean (3.46 Ga) Marble Bar Cherts, Warrawoona Group, Western Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dromart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4313,2750 +4337,2750 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 149 (4), pp.743-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0016756812000131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Causes of the Relation Between Area and Age of the Ocean Floor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of convection interacting with a melting and solidification front: Application to the thermal evolution of the basal magma ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ulvrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Tackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1219120⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00696224v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of convection interacting with a melting and solidification front: Application to the thermal evolution of the basal magma ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Ulvrová</w:t>
+                <w:t xml:space="preserve">Dynamic Causes of the Relation Between Area and Age of the Ocean Floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.06.008⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336 (6079), pp.335-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1219120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00768289v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00696224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking continental drift, plate tectonics and the thermal state of the Earth's mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 351, pp.134-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional and thermal equilibration of particles, drops and diapirs in geophysical flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ulvrová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (10), pp.1--11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GC003757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower crustal flow kept Archean continental flood basalts at sea level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dromart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (12), pp.1159-1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G32231.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Borruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deschryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (1), pp.69-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of a basal magma ocean recorded by Helium and Neon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Hernlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 308 (1-2), pp.193-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature beneath continents as a function of continental cover and convective wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin R. Philipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (B04408), 13 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JB006600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Archean subcontinental lithospheric mantle: Some petrological constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Helmstaedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109 (1-2), pp.61-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2008.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00410886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global warming of the mantle beneath continents back to the Archaean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (3-4), pp.254-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of metal–silicate separation on growing planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ulvrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 287 (3-4), pp.353-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoarchean lithospheric strengthening and the coupling of the Earth's geochemical reservoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36, pp.635-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case for late-Archaean continental emergence from thermal evolution models and hypsometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 275, pp.326-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potassium content in the Earth's core: A high-pressure and high temperature study of the Fe-K system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71, pp.A279-A279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global warming of the mantle at the origin of flood basalts over supercontinents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35, pp.391-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Mechanical Adjustment after Impacts during Planetary Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.1-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL031635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00283314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Crystallising dense magma ocean at the base of the Earth's mantle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. Hernlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 450, pp.866-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing times in the mantle of the early Earth derived from 2-D and 3-D numerical simulations of convection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmalzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33, pp.L23304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the geochemical cycle of boron: Implications for the long-term d11B evolution of seawater and oceanic crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 225, pp.61- 76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotope cycle and mantle structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31, pp.L05603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GL018873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of convective mixing in degassing the Earth's mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of noble gases in mantle plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 360 (1800), pp.2633-2648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Box modeling the chemical evolution of geophysical systems: Case study of the Earth's mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 27 (11), pp.1579-1582. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999GL008415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical observations and one layer mantle convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 174 (1-2), pp.125-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7066,130 +7090,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Global Kinematics on Mantle Structure Using Automatically Generated Adjoint Thermochemical Convection Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blessing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Giering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7199,155 +7223,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Interactions between Subduction Initiation and Plate Reorganizations From A Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGu General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. pp.EGU24-4122, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-4122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a subducting plateau impacts regional and global tectonics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7379,92 +7403,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une promenade entre le manteau et la surface au Cénozoique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7480,51 +7504,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7534,151 +7558,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Humler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04795791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7688,240 +7712,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">macSUP - un écho de «l’art comme expérience»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lonardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boutonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ART DE CHERCHER - L'enseignement supérieur face à la recherche-création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2020, 9791037005434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geochemical models of mantle convection : Successes and future challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Stephen, John Sparks, Christopher Johns Hawkesworth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The State of the Planet : Frontiers and Challenges in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geographical Union (AGU), pp.59-68, 2004, Geophysical Monograph Series, volume 150. AGU Code GM1504157., 0-87590-415-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00103931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7931,118 +7955,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geochemical models of mantle convection: successes and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geophysical monograph, pp.59-68, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8110,51 +8134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92F67DED"/>
+    <w:nsid w:val="52C11629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8341,51 +8365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-coltice" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5444-414X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl120357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01772-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flament" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-617-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mather" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whittaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53397-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Zahirovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add2541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03155685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Arnould" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216017v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-53-15-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880521v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116439" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Merdith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a. del Real" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky M. Wright" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax4295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillooly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M Ulvrova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Tackley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115836" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Feng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11127-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelis Arnould" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Mueller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007516" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace E. Shephard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Larrouturou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Garnero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.06.028" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-99-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. M&#252;ller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Tackley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17992" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi J. Sim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave R. Stegman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006629" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355793v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coltice" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv427" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cannon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltice" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rolf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Tackley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346527v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Tackley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35062.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rolf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005254" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F. Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13728" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rolf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.032" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tauzin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50683" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.10.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9FVDJ7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1219120" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raback" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.06.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5SP2H27-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPNXZ8FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656884v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003757" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656830v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32231.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hernlund" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV214P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Philipps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006600" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00410886v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helmstaedt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2008.10.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-696KDL14-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046725v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Phillips" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636042v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulvrova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337517v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311320v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HPDCX0X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337501v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Phillips" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00283314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031635" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hernlund" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342402v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmalzl" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102154v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018873" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102138v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046741v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrachat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008415" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046744v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923482v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blessing" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Giering" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tackley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924402v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4122" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604315v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7188" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00103931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-coltice" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5444-414X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl120357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01772-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flament" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-617-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mather" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whittaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53397-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Zahirovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add2541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03155685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Arnould" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880521v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-53-15-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Merdith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a. del Real" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky M. Wright" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax4295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillooly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M Ulvrova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Tackley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115836" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Feng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11127-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelis Arnould" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Mueller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007516" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace E. Shephard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-99-2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Larrouturou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Garnero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.06.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDH57KP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPK0CD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. M&#252;ller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Tackley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17992" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi J. Sim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave R. Stegman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006629" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coltice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv427" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cannon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Tackley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-063" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Tackley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35062.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rolf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005254" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F. Rey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13728" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059595" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rolf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tauzin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50683" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.10.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9FVDJ7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712845v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raback" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.06.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5SP2H27-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1219120" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPNXZ8FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003757" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656830v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32231.1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hernlund" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV214P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Philipps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006600" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00410886v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helmstaedt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2008.10.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-696KDL14-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Phillips" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636042v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulvrova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311320v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HPDCX0X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Phillips" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00283314v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031635" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hernlund" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmalzl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018873" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102138v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrachat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008415" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923482v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blessing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Giering" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tackley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924402v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4122" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7188" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588261v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00103931v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>