--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -283,750 +283,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamics of a global plate reorganization from topological data analysis</w:t>
+                <w:t xml:space="preserve">Reconstructing landscapes: an adjoint model of the stream power and diffusion erosion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Janin</w:t>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tierny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-025-01772-7⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1263-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-13-1263-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338073v1</w:t>
+                <w:t xml:space="preserve">hal-05460203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing landscapes: an adjoint model of the stream power and diffusion erosion equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geodynamics of a global plate reorganization from topological data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+                <w:t xml:space="preserve">Julien Tierny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), pp.1263-1280. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (10), pp.1041-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-13-1263-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-025-01772-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460203v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Impact Of True Polar Wander On Heat Flux Patterns At The Core-Mantle Boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphology and mechanisms of subduction erosion in the sediment-starved Mariana convergent margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Frasson</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chun-Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-15-617-2024⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 454, pp.109161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04841362v1</w:t>
+                <w:t xml:space="preserve">hal-04517375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean Geodynamics Underneath Weak, Flat, and Flooded Continents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spreading ridge migration enabled by plume-ridge de-anchoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Mather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Rey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanne Whittaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.180⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53397-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923478v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading ridge migration enabled by plume-ridge de-anchoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archean Geodynamics Underneath Weak, Flat, and Flooded Continents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Seton</w:t>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Williams</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53397-w⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.180-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.3.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880517v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and mechanisms of subduction erosion in the sediment-starved Mariana convergent margin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">On The Impact Of True Polar Wander On Heat Flux Patterns At The Core-Mantle Boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Frasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Claude Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flament</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 454, pp.109161. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.617-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-15-617-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517375v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04841362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hundred million years of landscape dynamics from catchment to global scale</w:t>
               </w:r>
@@ -1038,51 +1038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1393,51 +1393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlis Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1999,51 +1999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina M Ulvrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2201,481 +2201,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scales of Dynamic Topography in Whole-Mantle Convection Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic predictions with mantle convection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelis Arnould</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. D. Mueller</w:t>
+                <w:t xml:space="preserve">Grace E. Shephard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007516⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213 (1), pp.16--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326525v1</w:t>
+                <w:t xml:space="preserve">hal-02327174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic predictions with mantle convection models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensemble Kalman filter for the reconstruction of the Earth's mantle circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grace E. Shephard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx531⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.99--123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-25-99-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327174v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Kalman filter for the reconstruction of the Earth's mantle circulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions of scales of convection in the Earth's mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Larrouturou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Garnero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746 (SI), pp.669--677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-25-99-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02358980v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of scales of convection in the Earth's mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Scales of Dynamic Topography in Whole-Mantle Convection Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelis Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Debayle</w:t>
+                <w:t xml:space="preserve">N. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Garnero</w:t>
+                <w:t xml:space="preserve">V. Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.06.028⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.3140--3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326518v1</w:t>
+                <w:t xml:space="preserve">hal-02326525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADOPT: A tool for automatic detection of tectonic plates at the surface of convection models</w:t>
               </w:r>
@@ -2907,51 +2907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Seton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,274 +3109,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequential data assimilation approach for the joint reconstruction of mantle convection and surface tectonics</w:t>
+                <w:t xml:space="preserve">Assessing the role of slab rheology in coupled plate-mantle convection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bocher</w:t>
+                <w:t xml:space="preserve">Léa Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Coltice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul J. Tackley</w:t>
+                <w:t xml:space="preserve">John Cannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 204 (1), pp.200-214. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 430, pp.191-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355793v1</w:t>
+                <w:t xml:space="preserve">hal-01355776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of slab rheology in coupled plate-mantle convection models</w:t>
+                <w:t xml:space="preserve">A sequential data assimilation approach for the joint reconstruction of mantle convection and surface tectonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+                <w:t xml:space="preserve">M Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Tackley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Cannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 430, pp.191-201. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 204 (1), pp.200-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355776v1</w:t>
+                <w:t xml:space="preserve">hal-01355793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dawn of CAMP volcanism and its bearing on the end-Triassic Carbon cycle disruption</w:t>
               </w:r>
@@ -3583,51 +3583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the predictability limit of convection models of the Earth's mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3713,51 +3713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 513 (7518), pp.405-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3889,304 +3889,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of tectonic reconstructions and mantle convection models for significant fluctuations in seafloor spreading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismoacoustic coupling induced by the breakup of the 15 February 2013 Chelyabinsk meteor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.09.032⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877303v1</w:t>
+                <w:t xml:space="preserve">hal-00855474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismoacoustic coupling induced by the breakup of the 15 February 2013 Chelyabinsk meteor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Debayle</w:t>
+                <w:t xml:space="preserve">Convergence of tectonic reconstructions and mantle convection models for significant fluctuations in seafloor spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Seton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Quantin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+                <w:t xml:space="preserve">Tobias Rolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 383, pp.92-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855474v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the Sr-87/Sr-86 of marine carbonates does not constrain continental growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4297,64 +4297,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dromart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 149 (4), pp.743-749. </w:t>
@@ -4386,286 +4386,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of convection interacting with a melting and solidification front: Application to the thermal evolution of the basal magma ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dynamic Causes of the Relation Between Area and Age of the Ocean Floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. J. Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.06.008⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 336 (6079), pp.335-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1219120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768289v1</w:t>
+                <w:t xml:space="preserve">insu-00696224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Causes of the Relation Between Area and Age of the Ocean Floor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of convection interacting with a melting and solidification front: Application to the thermal evolution of the basal magma ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ulvrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Rolf</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Tackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2012.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1219120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00696224v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking continental drift, plate tectonics and the thermal state of the Earth's mantle</w:t>
               </w:r>
@@ -4761,191 +4761,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional and thermal equilibration of particles, drops and diapirs in geophysical flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Ulvrová</w:t>
+                <w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deschryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GC003757⟩</w:t>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.69-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656884v1</w:t>
+                <w:t xml:space="preserve">halshs-00633714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower crustal flow kept Archean continental flood basalts at sea level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,351 +4988,339 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (12), pp.1159-1162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G32231.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization of a basal magma ocean recorded by Helium and Neon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Deschryver</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Hernlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 308 (1-2), pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00633714v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of a basal magma ocean recorded by Helium and Neon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositional and thermal equilibration of particles, drops and diapirs in geophysical flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ulvrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W. Hernlund</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labrosse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.05.045⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (10), pp.1--11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657218v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature beneath continents as a function of continental cover and convective wavelength</w:t>
               </w:r>
@@ -5391,281 +5391,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Archean subcontinental lithospheric mantle: Some petrological constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global warming of the mantle beneath continents back to the Archaean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Arndt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Coltice</w:t>
+                <w:t xml:space="preserve">H. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Helmstaedt</w:t>
+                <w:t xml:space="preserve">P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gregoire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (3-4), pp.254-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00410886v2</w:t>
+                <w:t xml:space="preserve">hal-02046725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming of the mantle beneath continents back to the Archaean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of Archean subcontinental lithospheric mantle: Some petrological constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bertrand</w:t>
+                <w:t xml:space="preserve">H. Helmstaedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rey</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (1-2), pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2008.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046725v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00410886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of metal–silicate separation on growing planets</w:t>
               </w:r>
@@ -5781,51 +5781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoarchean lithospheric strengthening and the coupling of the Earth's geochemical reservoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5863,51 +5863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case for late-Archaean continental emergence from thermal evolution models and hypsometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5952,489 +5952,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium content in the Earth's core: A high-pressure and high temperature study of the Fe-K system</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Adjustment after Impacts during Planetary Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fiquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gillet</w:t>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.015⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL031635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311320v1</w:t>
+                <w:t xml:space="preserve">ensl-00283314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global warming of the mantle at the origin of flood basalts over supercontinents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. W. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35, pp.391-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Adjustment after Impacts during Planetary Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Monteux</w:t>
+                <w:t xml:space="preserve">A Crystallising dense magma ocean at the base of the Earth's mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Hernlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dubuffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 450, pp.866-868</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00283314v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Crystallising dense magma ocean at the base of the Earth's mantle.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+                <w:t xml:space="preserve">Potassium content in the Earth's core: A high-pressure and high temperature study of the Fe-K system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.A279-A279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342411v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing times in the mantle of the early Earth derived from 2-D and 3-D numerical simulations of convection.</w:t>
               </w:r>
@@ -7043,518 +7043,518 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 174 (1-2), pp.125-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating Interactions between Subduction Initiation and Plate Reorganizations From A Global Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGu General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna &amp; Online, Austria. pp.EGU24-4122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-4122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How a subducting plateau impacts regional and global tectonics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04604315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une promenade entre le manteau et la surface au Cénozoique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Global Kinematics on Mantle Structure Using Automatically Generated Adjoint Thermochemical Convection Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blessing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Giering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Giering</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Tackley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923482v1</w:t>
-              </w:r>
-[...333 lines deleted...]
-                <w:t xml:space="preserve">hal-03588261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7851,51 +7851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geochemical models of mantle convection : Successes and future challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7969,51 +7969,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical and geochemical models of mantle convection: successes and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coltice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8134,51 +8134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52C11629"/>
+    <w:nsid w:val="2F823038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8365,51 +8365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-coltice" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5444-414X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl120357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01772-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frasson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flament" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-617-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.180" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mather" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whittaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53397-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Zahirovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add2541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03155685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Arnould" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880521v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-53-15-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Merdith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a. del Real" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky M. Wright" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax4295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillooly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M Ulvrova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Tackley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115836" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Feng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11127-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326525v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelis Arnould" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flament" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Mueller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007516" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327174v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace E. Shephard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-99-2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Larrouturou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Garnero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.06.028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDH57KP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPK0CD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. M&#252;ller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Tackley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17992" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi J. Sim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave R. Stegman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006629" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coltice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv427" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cannon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Tackley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-063" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Tackley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35062.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rolf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005254" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F. Rey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13728" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059595" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rolf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tauzin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50683" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.10.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9FVDJ7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712845v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raback" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.06.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5SP2H27-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696224v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1219120" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPNXZ8FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003757" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656830v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32231.1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hernlund" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.045" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV214P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Philipps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006600" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00410886v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helmstaedt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2008.10.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-696KDL14-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Phillips" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636042v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulvrova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311320v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HPDCX0X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Phillips" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00283314v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031635" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hernlund" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmalzl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018873" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102138v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrachat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008415" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923482v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blessing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Giering" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tackley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924402v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4122" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7188" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588261v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00103931v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-coltice" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5444-414X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Wu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl120357" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1263-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338073v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tierny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01772-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Feng Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mather" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Seton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Williams" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whittaker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Carey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53397-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flament" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04841362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frasson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labrosse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Claude Nataf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-617-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mallard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Zahirovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add2541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Ganzhorn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03155685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Arnould" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880521v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-53-15-2020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Merdith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a. del Real" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky M. Wright" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008869" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax4295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gillooly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228622v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M Ulvrova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Tackley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115836" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ganne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Feng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11127-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02327174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace E. Shephard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02358980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-99-2018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326518v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Larrouturou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Garnero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.06.028" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDH57KP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326525v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelis Arnould" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Flament" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seigneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Mueller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007516" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329271v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.11.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPK0CD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. M&#252;ller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Tackley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17992" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi J. Sim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave R. Stegman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006629" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bello" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cannon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.08.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coltice" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv427" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coltice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Tackley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2013-063" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346527v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Tackley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35062.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bello" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rolf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005254" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F. Rey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13728" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059595" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tauzin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50683" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877303v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rolf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.10.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL9FVDJ7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712845v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00696224v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1219120" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ulvrov&#225;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raback" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2012.06.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5SP2H27-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPNXZ8FR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656830v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32231.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657218v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hernlund" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.05.045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV214P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubuffet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003757" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Philipps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006600" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Phillips" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00410886v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Helmstaedt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2008.10.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-696KDL14-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01636042v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubuffet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ulvrova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.08.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337517v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00283314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031635" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. W. Phillips" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342411v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hernlund" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HPDCX0X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmalzl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.08.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TV2Z1HD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018873" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102138v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrachat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL008415" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tackley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4122" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7188" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588261v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blessing" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Giering" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lonardoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boutonnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00103931v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102150v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>