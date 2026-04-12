--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Coquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8583-6805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">271102209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49169254445692702217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de ressources documentaires</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle éditorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Données et Humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l’homme Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UAR 3225)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallia a soufflé ses 80 bougies. Quelques questions posées à Martial Monteil et Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; a 80 ans (1943-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; : politique éditoriale et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmoniser les pratiques éditoriales numériques des revues françaises d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langres/&amp;lt;em&amp;gt;Andemantunum&amp;lt;/em&amp;gt;, capitale des Lingons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maligorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La naissance des capitales de cités en Gaule Chevelue, 72 (1), pp.217-230. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage celtique dans la ville gallo-romaine, d’un système urbain à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La rencontre des cultures gauloise et romaine, l’héritage celtique dans la Gaule romaine, 130, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langres et Champigny-lès-Langres (Haute-Marne) : un exemple de construction d’un pôle urbain à la fin de l’âge du Fer et au début du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaeng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Jeannot Metzler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeologia Mosellana (9), CNRA; Musée National d'Histoire et d'Art; SRA de Lorraine; Landesdenkmalamt des Saarlandes, pp.361-383, 2014, 978-2-87985-293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lard ou du cochon. Économie d’un type céramique de La Tène C-D : les pots « de type Besançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Krausz; Anne Colin; Katherine Gruel; Ian Ralston; Thierry Dechezleprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Fer en Europe. Mélanges offerts à Olivier Buchsenschutz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (32), Ausonius éditions, pp.421-434, 2013, 978-2-35613-078-5. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/basic1.9782356134929.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques de Franche-Comté : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Piningre; Annick Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans d'archéologie en Franche-Comté (1995-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilan scientifique (hors-série), SRA de Franche-Comté, pp.149-170, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du nord-est de la Gaule : bilan critique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé; Philippe Barral; François Favory; Jean-Paul Guillaumet; Martine Joly; Jean-Yves Marc; Pierre Nouvel; Laure Nuninger; Christophe Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibracte (21), Centre archéologique européen, pp.507-532, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations du nord-est de la Gaule : bilan critique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé; Philippe Barral; François Favory; Jean-Paul Guillaumet; Martine Joly; Jean-Yves Marc; Pierre Nouvel; Laure Nuninger; Christophe Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibracte (21), Centre archéologique européen, pp.75-90, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT « Publication » : vers un hub d’exploitation de l’indexation des publications en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morandière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du consortium-HN MASAplus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR* Huma-Num, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et édition structurée : présentation d’une preuve de concept autour de la revue &amp;lt;em&amp;gt;Gallia – Archéologie des Gaules&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données de Paris-Saclay; MSH Paris-Saclay; CDSP SciencesPo, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et données en archéologie : retour d’expérience de la revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national d’histoire de l’art, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week / Semaine du libre accès 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; MSH Mondes, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et publications [Focus 2 : produire et diffuser]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l’édition ouverte : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie de la production scientifique sur la maladie d’Alzheimer : un outil heuristique pour représenter les échanges académiques et les ouvrir au public ? Un prélude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer et la recherche : regards et apports des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace éthique Île-de-France; Cesp; Inserm; Université Paris-Saclay, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éditorialisation des données [Atelier : les mises en récit]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Romanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres de l’édition en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition scientifique et la science ouverte à l’université Paris Nanterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week / Semaine du libre accès 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; MSH Mondes; Alliance EDUC, Oct 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; (1943-2023) : 80 ans de publications en archéologie protohistorique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Mondes, Dec 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier des données dans le cadre d’une revue : un retour d’expérience de la revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action nationale de formation : Maîtriser l’exposition des données entreposées dans Nakala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TGIR Huma-Num, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie : le tournant numérique en (re)vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArcheoNum : la publication archéologique en environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7041 ArScAn, Jan 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Une étude de cas : Grozon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée archéologique de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grozon (Jura) : trajectoire d’une agglomération en contexte de sources salées, de La Tène finale au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations protohistoriques et antiques du Centre-est de la Gaule : bilan des recherches en cours et perspectives (Séminaire inter-universitaire 2015 : Besançon, Dijon, Neuchâtel, Strasbourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bourgs salicoles du haut Moyen Âge : Grozon, Lons-le-Saunier, Salins-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité tardive dans l'Est de la Gaule (ATEG 4) : les agglomérations du nord de la Gaule et les régions voisines durant l'Antiquité tardive (III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône) : traitement et topographie des inhumations de tout-petits dans l’Antiquité gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour de la mort des tout-petits (Mortalité fœtale et infantile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’anthropologie et d’archéologie funéraire, Dec 2009, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation et pistes d’action : un cas concret pour réduire son empreinte numérique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Koulikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Mathelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées du réseau Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Liège, Belgique. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04270916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une harmonisation numérique des revues d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées du réseau Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2024-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétaPHoRA : Métadonnées Plurilingues et Homogènes pour un collectif de Revues françaises en Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Enseignement supérieur, de la Recherche et de l’Innovation. 2022, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : bilan d’activité 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2022-2026 (1re tranche 2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2017, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2015, 638 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques à Grozon (39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, SRA de Franche-Comté. 2013, pp.143-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales : rapport d’activité 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté; SRA de Franche-Comté. 2013, pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grozon (Jura) : rapport de prospections géophysiques 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonhattan Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Card</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2012, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Final de Synthèse de fouille sur le site Richeaume XIII (Puyloubier, 13), opération archéologique programmée 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2008, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Coquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8583-6805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">271102209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49169254445692702217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de ressources documentaires</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle éditorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Données et Humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l’homme Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UAR 3225)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallia a soufflé ses 80 bougies. Quelques questions posées à Martial Monteil et Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; a 80 ans (1943-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; : politique éditoriale et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmoniser les pratiques éditoriales numériques des revues françaises d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langres/&amp;lt;em&amp;gt;Andemantunum&amp;lt;/em&amp;gt;, capitale des Lingons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maligorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La naissance des capitales de cités en Gaule Chevelue, 72 (1), pp.217-230. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage celtique dans la ville gallo-romaine, d’un système urbain à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La rencontre des cultures gauloise et romaine, l’héritage celtique dans la Gaule romaine, 130, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langres et Champigny-lès-Langres (Haute-Marne) : un exemple de construction d’un pôle urbain à la fin de l’âge du Fer et au début du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaeng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Jeannot Metzler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeologia Mosellana (9), CNRA; Musée National d'Histoire et d'Art; SRA de Lorraine; Landesdenkmalamt des Saarlandes, pp.361-383, 2014, 978-2-87985-293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lard ou du cochon. Économie d’un type céramique de La Tène C-D : les pots « de type Besançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Krausz; Anne Colin; Katherine Gruel; Ian Ralston; Thierry Dechezleprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Fer en Europe. Mélanges offerts à Olivier Buchsenschutz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (32), Ausonius éditions, pp.421-434, 2013, 978-2-35613-078-5. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/basic1.9782356134929.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques de Franche-Comté : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Piningre; Annick Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans d'archéologie en Franche-Comté (1995-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilan scientifique (hors-série), SRA de Franche-Comté, pp.149-170, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du nord-est de la Gaule : bilan critique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé; Philippe Barral; François Favory; Jean-Paul Guillaumet; Martine Joly; Jean-Yves Marc; Pierre Nouvel; Laure Nuninger; Christophe Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibracte (21), Centre archéologique européen, pp.507-532, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations du nord-est de la Gaule : bilan critique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé; Philippe Barral; François Favory; Jean-Paul Guillaumet; Martine Joly; Jean-Yves Marc; Pierre Nouvel; Laure Nuninger; Christophe Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibracte (21), Centre archéologique européen, pp.75-90, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et édition structurée : présentation d’une preuve de concept autour de la revue &amp;lt;em&amp;gt;Gallia – Archéologie des Gaules&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données de Paris-Saclay; MSH Paris-Saclay; CDSP SciencesPo, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT « Publication » : vers un hub d’exploitation de l’indexation des publications en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morandière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du consortium-HN MASAplus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR* Huma-Num, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et données en archéologie : retour d’expérience de la revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national d’histoire de l’art, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week / Semaine du libre accès 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; MSH Mondes, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et publications [Focus 2 : produire et diffuser]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l’édition ouverte : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie de la production scientifique sur la maladie d’Alzheimer : un outil heuristique pour représenter les échanges académiques et les ouvrir au public ? Un prélude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer et la recherche : regards et apports des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace éthique Île-de-France; Cesp; Inserm; Université Paris-Saclay, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éditorialisation des données [Atelier : les mises en récit]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Romanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres de l’édition en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition scientifique et la science ouverte à l’université Paris Nanterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week / Semaine du libre accès 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; MSH Mondes; Alliance EDUC, Oct 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; (1943-2023) : 80 ans de publications en archéologie protohistorique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Mondes, Dec 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier des données dans le cadre d’une revue : un retour d’expérience de la revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action nationale de formation : Maîtriser l’exposition des données entreposées dans Nakala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TGIR Huma-Num, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie : le tournant numérique en (re)vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArcheoNum : la publication archéologique en environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7041 ArScAn, Jan 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Une étude de cas : Grozon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée archéologique de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grozon (Jura) : trajectoire d’une agglomération en contexte de sources salées, de La Tène finale au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations protohistoriques et antiques du Centre-est de la Gaule : bilan des recherches en cours et perspectives (Séminaire inter-universitaire 2015 : Besançon, Dijon, Neuchâtel, Strasbourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bourgs salicoles du haut Moyen Âge : Grozon, Lons-le-Saunier, Salins-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité tardive dans l'Est de la Gaule (ATEG 4) : les agglomérations du nord de la Gaule et les régions voisines durant l'Antiquité tardive (III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône) : traitement et topographie des inhumations de tout-petits dans l’Antiquité gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour de la mort des tout-petits (Mortalité fœtale et infantile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’anthropologie et d’archéologie funéraire, Dec 2009, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation et pistes d’action : un cas concret pour réduire son empreinte numérique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Koulikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Mathelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées du réseau Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Liège, Belgique. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04270916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une harmonisation numérique des revues d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées du réseau Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2024-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétaPHoRA : Métadonnées Plurilingues et Homogènes pour un collectif de Revues françaises en Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Enseignement supérieur, de la Recherche et de l’Innovation. 2022, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2022-2026 (1re tranche 2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : bilan d’activité 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2017, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2015, 638 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques à Grozon (39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, SRA de Franche-Comté. 2013, pp.143-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales : rapport d’activité 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté; SRA de Franche-Comté. 2013, pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonhattan Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Card</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2012, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grozon (Jura) : rapport de prospections géophysiques 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Final de Synthèse de fouille sur le site Richeaume XIII (Puyloubier, 13), opération archéologique programmée 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2008, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02386A9C"/>
+    <w:nsid w:val="B3436227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-coquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8583-6805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271102209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49169254445692702217" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/accompagnement/edition/pole-editorial/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/accompagnement/dhune/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.7026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02486613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Allainguillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.483" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic1.9782356134929.36" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430576v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morandi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochefort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Romanowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Koulikoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Mathelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614014v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pign&#232;de" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-coquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8583-6805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271102209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49169254445692702217" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/accompagnement/edition/pole-editorial/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/accompagnement/dhune/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.7026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02486613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Allainguillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.483" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic1.9782356134929.36" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morandi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochefort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Romanowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Koulikoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Mathelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614014v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pign&#232;de" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>