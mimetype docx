--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Coquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8583-6805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">271102209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49169254445692702217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de ressources documentaires</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle éditorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Données et Humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l’homme Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UAR 3225)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallia a soufflé ses 80 bougies. Quelques questions posées à Martial Monteil et Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; a 80 ans (1943-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; : politique éditoriale et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmoniser les pratiques éditoriales numériques des revues françaises d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langres/&amp;lt;em&amp;gt;Andemantunum&amp;lt;/em&amp;gt;, capitale des Lingons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maligorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La naissance des capitales de cités en Gaule Chevelue, 72 (1), pp.217-230. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage celtique dans la ville gallo-romaine, d’un système urbain à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La rencontre des cultures gauloise et romaine, l’héritage celtique dans la Gaule romaine, 130, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langres et Champigny-lès-Langres (Haute-Marne) : un exemple de construction d’un pôle urbain à la fin de l’âge du Fer et au début du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaeng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Jeannot Metzler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeologia Mosellana (9), CNRA; Musée National d'Histoire et d'Art; SRA de Lorraine; Landesdenkmalamt des Saarlandes, pp.361-383, 2014, 978-2-87985-293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lard ou du cochon. Économie d’un type céramique de La Tène C-D : les pots « de type Besançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Krausz; Anne Colin; Katherine Gruel; Ian Ralston; Thierry Dechezleprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Fer en Europe. Mélanges offerts à Olivier Buchsenschutz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (32), Ausonius éditions, pp.421-434, 2013, 978-2-35613-078-5. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/basic1.9782356134929.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques de Franche-Comté : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Piningre; Annick Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans d'archéologie en Franche-Comté (1995-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilan scientifique (hors-série), SRA de Franche-Comté, pp.149-170, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du nord-est de la Gaule : bilan critique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé; Philippe Barral; François Favory; Jean-Paul Guillaumet; Martine Joly; Jean-Yves Marc; Pierre Nouvel; Laure Nuninger; Christophe Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibracte (21), Centre archéologique européen, pp.507-532, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations du nord-est de la Gaule : bilan critique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé; Philippe Barral; François Favory; Jean-Paul Guillaumet; Martine Joly; Jean-Yves Marc; Pierre Nouvel; Laure Nuninger; Christophe Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibracte (21), Centre archéologique européen, pp.75-90, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et édition structurée : présentation d’une preuve de concept autour de la revue &amp;lt;em&amp;gt;Gallia – Archéologie des Gaules&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données de Paris-Saclay; MSH Paris-Saclay; CDSP SciencesPo, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT « Publication » : vers un hub d’exploitation de l’indexation des publications en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morandière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du consortium-HN MASAplus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR* Huma-Num, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et données en archéologie : retour d’expérience de la revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national d’histoire de l’art, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week / Semaine du libre accès 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; MSH Mondes, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et publications [Focus 2 : produire et diffuser]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l’édition ouverte : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie de la production scientifique sur la maladie d’Alzheimer : un outil heuristique pour représenter les échanges académiques et les ouvrir au public ? Un prélude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer et la recherche : regards et apports des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace éthique Île-de-France; Cesp; Inserm; Université Paris-Saclay, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éditorialisation des données [Atelier : les mises en récit]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Romanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres de l’édition en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition scientifique et la science ouverte à l’université Paris Nanterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week / Semaine du libre accès 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; MSH Mondes; Alliance EDUC, Oct 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; (1943-2023) : 80 ans de publications en archéologie protohistorique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Mondes, Dec 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier des données dans le cadre d’une revue : un retour d’expérience de la revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action nationale de formation : Maîtriser l’exposition des données entreposées dans Nakala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TGIR Huma-Num, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie : le tournant numérique en (re)vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArcheoNum : la publication archéologique en environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7041 ArScAn, Jan 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Une étude de cas : Grozon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée archéologique de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grozon (Jura) : trajectoire d’une agglomération en contexte de sources salées, de La Tène finale au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations protohistoriques et antiques du Centre-est de la Gaule : bilan des recherches en cours et perspectives (Séminaire inter-universitaire 2015 : Besançon, Dijon, Neuchâtel, Strasbourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bourgs salicoles du haut Moyen Âge : Grozon, Lons-le-Saunier, Salins-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité tardive dans l'Est de la Gaule (ATEG 4) : les agglomérations du nord de la Gaule et les régions voisines durant l'Antiquité tardive (III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône) : traitement et topographie des inhumations de tout-petits dans l’Antiquité gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour de la mort des tout-petits (Mortalité fœtale et infantile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’anthropologie et d’archéologie funéraire, Dec 2009, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation et pistes d’action : un cas concret pour réduire son empreinte numérique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Koulikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Mathelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées du réseau Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Liège, Belgique. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04270916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une harmonisation numérique des revues d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées du réseau Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2024-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétaPHoRA : Métadonnées Plurilingues et Homogènes pour un collectif de Revues françaises en Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Enseignement supérieur, de la Recherche et de l’Innovation. 2022, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2022-2026 (1re tranche 2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : bilan d’activité 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2017, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2015, 638 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques à Grozon (39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, SRA de Franche-Comté. 2013, pp.143-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales : rapport d’activité 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté; SRA de Franche-Comté. 2013, pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonhattan Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Card</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2012, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grozon (Jura) : rapport de prospections géophysiques 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Final de Synthèse de fouille sur le site Richeaume XIII (Puyloubier, 13), opération archéologique programmée 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2008, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Coquet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8583-6805</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">271102209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">49169254445692702217</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de ressources documentaires</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle éditorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Données et Humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l’homme Mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UAR 3225)</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallia a soufflé ses 80 bougies. Quelques questions posées à Martial Monteil et Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; a 80 ans (1943-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 80 (2), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.7026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; : politique éditoriale et science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmoniser les pratiques éditoriales numériques des revues françaises d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langres/&amp;lt;em&amp;gt;Andemantunum&amp;lt;/em&amp;gt;, capitale des Lingons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maligorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La naissance des capitales de cités en Gaule Chevelue, 72 (1), pp.217-230. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gallia.1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage celtique dans la ville gallo-romaine, d’un système urbain à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La rencontre des cultures gauloise et romaine, l’héritage celtique dans la Gaule romaine, 130, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langres et Champigny-lès-Langres (Haute-Marne) : un exemple de construction d’un pôle urbain à la fin de l’âge du Fer et au début du Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Gaeng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Jeannot Metzler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeologia Mosellana (9), CNRA; Musée National d'Histoire et d'Art; SRA de Lorraine; Landesdenkmalamt des Saarlandes, pp.361-383, 2014, 978-2-87985-293-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du lard ou du cochon. Économie d’un type céramique de La Tène C-D : les pots « de type Besançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Krausz; Anne Colin; Katherine Gruel; Ian Ralston; Thierry Dechezleprêtre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'âge du Fer en Europe. Mélanges offerts à Olivier Buchsenschutz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (32), Ausonius éditions, pp.421-434, 2013, 978-2-35613-078-5. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/basic1.9782356134929.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations antiques de Franche-Comté : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Piningre; Annick Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans d'archéologie en Franche-Comté (1995-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bilan scientifique (hors-série), SRA de Franche-Comté, pp.149-170, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sanctuaires du nord-est de la Gaule : bilan critique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé; Philippe Barral; François Favory; Jean-Paul Guillaumet; Martine Joly; Jean-Yves Marc; Pierre Nouvel; Laure Nuninger; Christophe Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibracte (21), Centre archéologique européen, pp.507-532, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agglomérations du nord-est de la Gaule : bilan critique des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Izri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé; Philippe Barral; François Favory; Jean-Paul Guillaumet; Martine Joly; Jean-Yves Marc; Pierre Nouvel; Laure Nuninger; Christophe Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects de la romanisation dans l'Est de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibracte (21), Centre archéologique européen, pp.75-90, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et édition structurée : présentation d’une preuve de concept autour de la revue &amp;lt;em&amp;gt;Gallia – Archéologie des Gaules&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Plateforme universitaire de données de Paris-Saclay; MSH Paris-Saclay; CDSP SciencesPo, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GT « Publication » : vers un hub d’exploitation de l’indexation des publications en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Buard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morandière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du consortium-HN MASAplus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IR* Huma-Num, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et publications [Focus 2 : produire et diffuser]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les presses universitaires et l’édition ouverte : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie de la production scientifique sur la maladie d’Alzheimer : un outil heuristique pour représenter les échanges académiques et les ouvrir au public ? Un prélude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer et la recherche : regards et apports des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace éthique Île-de-France; Cesp; Inserm; Université Paris-Saclay, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications et données en archéologie : retour d’expérience de la revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lundis numériques de l’INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national d’histoire de l’art, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week / Semaine du libre accès 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; MSH Mondes, Oct 2024, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éditorialisation des données [Atelier : les mises en récit]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Romanowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontres de l’édition en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Oct 2023, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition scientifique et la science ouverte à l’université Paris Nanterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rochefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week / Semaine du libre accès 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre; MSH Mondes; Alliance EDUC, Oct 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt; (1943-2023) : 80 ans de publications en archéologie protohistorique et romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’archéologie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Mondes, Dec 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lier des données dans le cadre d’une revue : un retour d’expérience de la revue &amp;lt;em&amp;gt;Gallia&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action nationale de formation : Maîtriser l’exposition des données entreposées dans Nakala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TGIR Huma-Num, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie : le tournant numérique en (re)vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArcheoNum : la publication archéologique en environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7041 ArScAn, Jan 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Une étude de cas : Grozon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée archéologique de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grozon (Jura) : trajectoire d’une agglomération en contexte de sources salées, de La Tène finale au haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les agglomérations protohistoriques et antiques du Centre-est de la Gaule : bilan des recherches en cours et perspectives (Séminaire inter-universitaire 2015 : Besançon, Dijon, Neuchâtel, Strasbourg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bourgs salicoles du haut Moyen Âge : Grozon, Lons-le-Saunier, Salins-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité tardive dans l'Est de la Gaule (ATEG 4) : les agglomérations du nord de la Gaule et les régions voisines durant l'Antiquité tardive (III</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-VI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône) : traitement et topographie des inhumations de tout-petits dans l’Antiquité gallo-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour de la mort des tout-petits (Mortalité fœtale et infantile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d’anthropologie et d’archéologie funéraire, Dec 2009, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation et pistes d’action : un cas concret pour réduire son empreinte numérique professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Koulikoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Mathelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées du réseau Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Liège, Belgique. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04270916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une harmonisation numérique des revues d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées du réseau Médici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guergana Guionova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2024-2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2023, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétaPHoRA : Métadonnées Plurilingues et Homogènes pour un collectif de Revues françaises en Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Allainguillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Enseignement supérieur, de la Recherche et de l’Innovation. 2022, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2022-2026 (1re tranche 2022-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : bilan d’activité 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2021, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie de la France – Informations : projet 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Aschehoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Mondes; Ministère de la Culture. 2017, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunet-Gaston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2015, 638 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospections géophysiques à Grozon (39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture, SRA de Franche-Comté. 2013, pp.143-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales : rapport d’activité 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté; SRA de Franche-Comté. 2013, pp.273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;in&amp;lt;/i&amp;gt; Pierre Nouvel, Stéphane Venault (coord.), Projet Collectif de Recherches « Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales ». Rapport d’activité 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonhattan Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Card</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2012, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grozon (Jura) : rapport de prospections géophysiques 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Pignède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Final de Synthèse de fouille sur le site Richeaume XIII (Puyloubier, 13), opération archéologique programmée 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2008, 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3436227"/>
+    <w:nsid w:val="C4A3B47C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-coquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8583-6805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271102209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49169254445692702217" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/accompagnement/edition/pole-editorial/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/accompagnement/dhune/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.7026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02486613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Allainguillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.483" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic1.9782356134929.36" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morandi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochefort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560150v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Romanowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Koulikoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Mathelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614014v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pign&#232;de" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-coquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8583-6805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271102209" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49169254445692702217" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/accompagnement/edition/pole-editorial/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshmondes.cnrs.fr/accompagnement/dhune/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.7026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verardo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02486613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Allainguillaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Aschehoug" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.483" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1534" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic1.9782356134929.36" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chabaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morandi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rochefort" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coqueugniot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Romanowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04270916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Koulikoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Mathelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614014v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Foucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pign&#232;de" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>