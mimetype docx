--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -3198,51 +3198,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and characterization of 0.35 μm CMOS coreless transformer for gate drivers</w:t>
+                <w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
@@ -3262,108 +3262,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hawai, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989648v1</w:t>
+                <w:t xml:space="preserve">hal-00957347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t>
+                <w:t xml:space="preserve">Modeling and characterization of 0.35 μm CMOS coreless transformer for gate drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
@@ -3383,88 +3387,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t>
+              <w:t xml:space="preserve">ISPSD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957347v1</w:t>
+                <w:t xml:space="preserve">hal-00989648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between MOS and bipolar mm-wave power amplifiers in advanced SiGe technologies</w:t>
               </w:r>
@@ -4441,273 +4441,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC Hot Carrier Stress Effect on CMOS 65nm 60 GHz Power Amplifiers&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Methodology of Design of Millimeter Wave Power Amplifiers complying with 125°C Electromigration Design Rules in advanced CMOS technology,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RFIC Symp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Anaheim, France</w:t>
+              <w:t xml:space="preserve">IEEE 11th Wireless and Microwave Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Melbourne Beach, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604484v1</w:t>
+                <w:t xml:space="preserve">hal-00604482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of Design of Millimeter Wave Power Amplifiers complying with 125°C Electromigration Design Rules in advanced CMOS technology,</w:t>
+                <w:t xml:space="preserve">DC Hot Carrier Stress Effect on CMOS 65nm 60 GHz Power Amplifiers&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Quémerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th Wireless and Microwave Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Melbourne Beach, FL, United States</w:t>
+              <w:t xml:space="preserve">IEEE RFIC Symp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Anaheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604482v1</w:t>
+                <w:t xml:space="preserve">hal-00604484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact High Rejection Notch and DBR Designed with Slow-Wave Transmission Lines&amp;quot;,</w:t>
               </w:r>
@@ -5250,51 +5250,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603024v1</w:t>
+                <w:t xml:space="preserve">hal-00603096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
               </w:r>
@@ -5375,51 +5375,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603096v1</w:t>
+                <w:t xml:space="preserve">hal-00603024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
               </w:r>
@@ -6449,51 +6449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndanga Adamou Eric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matanga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Doka Yamigno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5201018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Fouy Lim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2019.2930197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vafaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. To" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1260259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Assis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2366108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;merais T." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moquillon L." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard V." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J.M." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benech P." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qu&#233;merais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moquillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy&#226; Ibili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG65332.2025.11168149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Csisz&#225;r" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Duchamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041872" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.C. Serrano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ighilahriz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J.-M." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sahyoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrag" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bailly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndanga Adamou Eric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matanga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Doka Yamigno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5201018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Fouy Lim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2019.2930197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vafaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. To" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1260259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Assis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2366108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;merais T." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moquillon L." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard V." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J.M." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benech P." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qu&#233;merais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moquillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy&#226; Ibili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG65332.2025.11168149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Csisz&#225;r" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Duchamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041872" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.C. Serrano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ighilahriz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J.-M." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sahyoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrag" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bailly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>