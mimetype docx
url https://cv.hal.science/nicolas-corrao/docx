--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -1959,320 +1959,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring PLA/Flax Substrates for Antenna Applications: Assessing Moisture, Temperature and Dielectric Constant Homogeneity</w:t>
+                <w:t xml:space="preserve">2024 -Antibes Juan-Les-Pins Résonateur en anneau pour la détermination de la glycémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+                <w:t xml:space="preserve">Z Liermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
+                <w:t xml:space="preserve">O Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Sabra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
+                <w:t xml:space="preserve">E Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18TH EUROPEAN CONFERENCE ON ANTENNAS &amp; PROPAGATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553059v1</w:t>
+                <w:t xml:space="preserve">hal-04769781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2024 -Antibes Juan-Les-Pins Résonateur en anneau pour la détermination de la glycémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring PLA/Flax Substrates for Antenna Applications: Assessing Moisture, Temperature and Dielectric Constant Homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Liermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacrevaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes (06), France</w:t>
+              <w:t xml:space="preserve">18TH EUROPEAN CONFERENCE ON ANTENNAS &amp; PROPAGATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769781v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un nouveau substrat biosourcé pour la conception et la réalisation d'une électronique numérique rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,64 +2336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed Digital Electronics Board on a Novel Biobased and Biodegradable Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,277 +2460,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and RF Characterization of Novel PLA/Flax Based Biodegradable Printed Circuit Boards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Attila Géczy</w:t>
+                <w:t xml:space="preserve">Dispositifs hyperfréquences à faible impact environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zakka El Nashef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Csiszár</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Packaging Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551868v1</w:t>
+                <w:t xml:space="preserve">hal-03727466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs hyperfréquences à faible impact environnemental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Thermal and RF Characterization of Novel PLA/Flax Based Biodegradable Printed Circuit Boards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Géczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Csiszár</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Electronics Packaging Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727466v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of One and Two Stage RF Rectifiers Designed in FDSOI 28 nm and BiCMOS 55 nm</w:t>
               </w:r>
@@ -3198,51 +3198,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t>
+                <w:t xml:space="preserve">Modeling and characterization of 0.35 μm CMOS coreless transformer for gate drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
@@ -3262,112 +3262,108 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t>
+              <w:t xml:space="preserve">ISPSD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957347v1</w:t>
+                <w:t xml:space="preserve">hal-00989648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and characterization of 0.35 μm CMOS coreless transformer for gate drivers</w:t>
+                <w:t xml:space="preserve">Integrated gate driver circuits with an ultra-compact design and high level of galvanic isolation for power transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Ngoc To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
@@ -3387,84 +3383,88 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPSD 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Hawai, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Integrated Power Electronics Systems (CIPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nuremberg, Germany. ISBN 978-3-8007-3578-5, pp 348-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989648v1</w:t>
+                <w:t xml:space="preserve">hal-00957347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between MOS and bipolar mm-wave power amplifiers in advanced SiGe technologies</w:t>
               </w:r>
@@ -4149,319 +4149,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
+              <w:t xml:space="preserve">MTT-S 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679363v1</w:t>
+                <w:t xml:space="preserve">hal-01069239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Transmission of Gigabit Wireline Signal and ECMA 387 mmW over Fiber Using a Single MZM in Multi-Band Modulation,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Maury</w:t>
+                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Topical Meeting on Microwave Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073002v1</w:t>
+                <w:t xml:space="preserve">hal-00679363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">Simultaneous Transmission of Gigabit Wireline Signal and ECMA 387 mmW over Fiber Using a Single MZM in Multi-Band Modulation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTT-S 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Topical Meeting on Microwave Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069239v1</w:t>
+                <w:t xml:space="preserve">hal-01073002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of Design of Millimeter Wave Power Amplifiers complying with 125°C Electromigration Design Rules in advanced CMOS technology,</w:t>
               </w:r>
@@ -5149,583 +5149,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
+                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Parat</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603096v1</w:t>
+                <w:t xml:space="preserve">hal-00602857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603024v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,</w:t>
+              <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399513v1</w:t>
+                <w:t xml:space="preserve">hal-00603024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">Etude d'une méthodologie de caractérisation de filtres CRF à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602887v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-wave High Performance Shielded CPW Transmission Lines: a lossy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,113 +5744,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th European Microwave Conference, EuMC’09,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-wave shielded coplaaer striplines for UWB filtering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwat A.M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5869,182 +5869,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12Th international symposium on microwave and optical technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Safwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602857v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électrique et électromagnétique de capacités MIM entre 40 MHz et 110 GHz en technologie standard CMOS 120 nm</w:t>
               </w:r>
@@ -6056,51 +6056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Berrag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6207,51 +6207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IECON Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, PARIS, France. pp.XX</w:t>
@@ -6449,51 +6449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndanga Adamou Eric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matanga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Doka Yamigno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5201018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Fouy Lim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2019.2930197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vafaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. To" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1260259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Assis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2366108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;merais T." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moquillon L." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard V." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J.M." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benech P." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qu&#233;merais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moquillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy&#226; Ibili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG65332.2025.11168149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Csisz&#225;r" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727466v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Duchamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041872" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989648v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.C. Serrano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ighilahriz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J.-M." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sahyoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603024v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrag" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bailly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984421v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndanga Adamou Eric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Eke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Matanga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Doka Yamigno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5201018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Fouy Lim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2019.2930197" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vafaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. To" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2016.1260259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Assis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2366108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Shao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Paresys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Maury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paresys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2205370" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;merais T." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moquillon L." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard V." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J.M." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benech P." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Qu&#233;merais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moquillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2006105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290155v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy&#226; Ibili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Houzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG65332.2025.11168149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Liermann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lavastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rochefeuille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zakka El Nashef" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04769830v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jestin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Csisz&#225;r" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Duchamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUROSOI-ULIS45800.2019.9041872" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Le" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Sarrafin_ardebili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Ngoc To" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serhan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lauga-Larroze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.C. Serrano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Podevin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848552" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raha Vafaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Thanh Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ighilahriz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604482v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier J.-M." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sahyoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duchamp" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Benech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berrag" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoigne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bailly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>