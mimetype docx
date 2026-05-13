--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -576,235 +576,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-aware air traffic flow management optimization via column generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+                <w:t xml:space="preserve">Theoretical aspects of robust SVM optimization in Banach spaces and Nash equilibrium interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couellan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 166, pp.104792. </w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 92, p. 1273-1293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10472-024-09931-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370997v1</w:t>
+                <w:t xml:space="preserve">hal-04447192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical aspects of robust SVM optimization in Banach spaces and Nash equilibrium interpretation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+                <w:t xml:space="preserve">Climate-aware air traffic flow management optimization via column generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Demouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vol. 92, p. 1273-1293. </w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.104792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10472-024-09931-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2024.104792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447192v1</w:t>
+                <w:t xml:space="preserve">hal-04370997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartan moving frames and the data manifolds</w:t>
               </w:r>
@@ -994,51 +994,51 @@
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2024.124682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636001v1</w:t>
+                <w:t xml:space="preserve">hal-04636001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel image representation of GNSS correlation for deep learning multipath detection</w:t>
               </w:r>
@@ -1875,209 +1875,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An incremental primal-dual method for nonlinear programming with special structure</w:t>
+                <w:t xml:space="preserve">On-line SVM learning via an incremental primal-dual technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore B. Trafalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (1), p. 51-62. </w:t>
+              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), p. 256-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-011-0393-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10556788.2011.633705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965828v1</w:t>
+                <w:t xml:space="preserve">hal-00965822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line SVM learning via an incremental primal-dual technique</w:t>
+                <w:t xml:space="preserve">An incremental primal-dual method for nonlinear programming with special structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore B. Trafalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (2), p. 256-275. </w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), p. 51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10556788.2011.633705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11590-011-0393-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965822v1</w:t>
+                <w:t xml:space="preserve">hal-00965828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental accelerated gradient methods for SVM classification : study of the constrained approach</w:t>
               </w:r>
@@ -3036,261 +3036,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Network for Multipath Detection in GNSS Receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Blais</w:t>
+                <w:t xml:space="preserve">A statistical approach for tolerancing from design stage to measurements analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049188⟩</w:t>
+              <w:t xml:space="preserve">CIRP CAT 2020 16th CIRP Conference on Computer Aided Tolerancing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtual event, United States. pp.33-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.05.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359943v1</w:t>
+                <w:t xml:space="preserve">hal-02976044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach for tolerancing from design stage to measurements analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambre Diet</w:t>
+                <w:t xml:space="preserve">Convolutional Neural Network for Multipath Detection in GNSS Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Munin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couellan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP CAT 2020 16th CIRP Conference on Computer Aided Tolerancing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Virtual event, United States. pp.33-38, </w:t>
+              <w:t xml:space="preserve">AIDA-AT 2020, 1st conference on Artificial Intelligence and Data Analytics in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.05.171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIDA-AT48540.2020.9049188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976044v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Generative Adversarial Networks for Aircraft Trajectory Generation and Atypical Approach Detection</w:t>
               </w:r>
@@ -5399,51 +5399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0F16380"/>
+    <w:nsid w:val="7BD3D131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5630,51 +5630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-couellan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3775-1468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231851022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/couellan_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.math.univ-toulouse.fr/couellan/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05415267v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cou&#235;llan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900872v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demouge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-024-00347-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Tron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Puechmorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06624-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04370997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04447192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09931-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701811v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fioresi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41884-024-00159-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124682" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Munin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2022.100167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02090498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00514-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03213024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.04.037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Diet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06231-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-019-09676-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01921969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.12.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6T1C692-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jorquera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.01.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore B. Trafalis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-011-0393-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2011.633705" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Trafalis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)41929-X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05156654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04611943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04099716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2023.18654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04218733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44192-9_27" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artashes Asoyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bondivenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Humbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17654" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02572277v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02359943v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049188" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02976044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.05.171" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jarry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923089v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li I." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Stumpf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy White" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Trafalis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1997.614210" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03644195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek A. Tutunji" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-59179-2_22" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04431914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03593479v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02271117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincenot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932372v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04532626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f9c3f5c69fe7f5700c5f66f480b534efd372149f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04672621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Bigi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2024.2353488" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-couellan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3775-1468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231851022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/couellan_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.math.univ-toulouse.fr/couellan/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05415267v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cou&#235;llan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03900872v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Demouge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43069-024-00347-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Tron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Puechmorel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06624-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04447192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09931-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04370997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2024.104792" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04701811v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fioresi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41884-024-00159-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04636001v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124682" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03641028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Munin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2022.100167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02090498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-021-00514-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03213024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2021.04.037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Diet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gendre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06231-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-019-09676-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01921969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2016.12.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2014.11.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6T1C692-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Jorquera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.01.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore B. Trafalis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2011.633705" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-011-0393-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955704v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Trafalis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)41929-X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01354862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05156654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04611943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04099716v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2023.18654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04218733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guibert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44192-9_27" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artashes Asoyan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bondivenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Humbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17654" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02572277v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02976044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.05.171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02359943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049188" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jarry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-33-4669-7_13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923089v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li I." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Stumpf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy White" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Trafalis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNN.1997.614210" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03644195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek A. Tutunji" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-59179-2_22" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04431914v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03593479v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02271117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vincenot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932372v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergos Afantenos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04532626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f9c3f5c69fe7f5700c5f66f480b534efd372149f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04672621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Bigi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2024.2353488" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>