--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -433,599 +433,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Low-Traffic Neighborhoods and Scale Effects: The Paris Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travel demand management: The solution to public transit congestion? An ex-ante evaluation of staggered work hours schemes for the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biao Yin</w:t>
+                <w:t xml:space="preserve">Emmanuel Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Liu Liu</w:t>
+                <w:t xml:space="preserve">Cyril Pivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/03611981231170130⟩</w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.48-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2023.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099038v1</w:t>
+                <w:t xml:space="preserve">hal-04075095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel demand management: The solution to public transit congestion? An ex-ante evaluation of staggered work hours schemes for the Paris region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Direct and Indirect Effects of Teleworking on Mobility: The Case of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mwendwa Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poulhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Munch</w:t>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pivano</w:t>
+                <w:t xml:space="preserve">Guillaume Tremblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 137, pp.48-66. </w:t>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2023.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/03611981231182973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075095v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Direct and Indirect Effects of Teleworking on Mobility: The Case of Paris</w:t>
+                <w:t xml:space="preserve">Can public transport improve accessibility for the poor over the long term? Empirical evidence in Paris, 1968–2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mwendwa Kiko</w:t>
+                <w:t xml:space="preserve">Vincent Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Liotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tremblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.14. </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.103473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/03611981231182973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446550v1</w:t>
+                <w:t xml:space="preserve">hal-04446606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can public transport improve accessibility for the poor over the long term? Empirical evidence in Paris, 1968–2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diseconomies of scale and subsidies in urban public transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Viguié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+                <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103473⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 223, pp.104903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2023.104903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446606v1</w:t>
+                <w:t xml:space="preserve">halshs-04112216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diseconomies of scale and subsidies in urban public transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Low-Traffic Neighborhoods and Scale Effects: The Paris Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Monchambert</w:t>
+                <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 223, pp.104903. </w:t>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2023.104903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/03611981231170130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04112216v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of Euclidean Distance, Travel Times, and Network Distances in Location Choice Mixture Models</w:t>
               </w:r>
@@ -1115,64 +1115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraising the environmental benefits of ride-sharing: The Paris region case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,1138 +1313,1150 @@
               <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp 514-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trd.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why housing and transport costs should always be considered together: A monocentric analysis of prudential measures in housing access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65, pp.89-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2017.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ridesharing impacts using an integrated transport land-use model: a case study for the Paris region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prudential measures in housing access: Should one include transport costs in the front-end ratio?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5198/jtlu.2017.849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695081v1</w:t>
+                <w:t xml:space="preserve">hal-01712818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prudential measures in housing access: Should one include transport costs in the front-end ratio?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling spatialised models to evaluate the effects of urban densification on air quality in the Paris metropolitan area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Spatial, Temporal and Multimedia Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.514 - 532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSTMIS.2017.089835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5198/jtlu.2017.849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01712818v1</w:t>
+                <w:t xml:space="preserve">hal-01897470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling spatialised models to evaluate the effects of urban densification on air quality in the Paris metropolitan area</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Viguie</w:t>
+                <w:t xml:space="preserve">The valuation of travel time reliability: does congestion matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Spatial, Temporal and Multimedia Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.113-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trb.2016.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSTMIS.2017.089835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01897470v1</w:t>
+                <w:t xml:space="preserve">hal-01465956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The valuation of travel time reliability: does congestion matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Xiao</w:t>
+                <w:t xml:space="preserve">Evaluation of ridesharing impacts using an integrated transport land-use model: a case study for the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André de Palma</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.824 - 831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trb.2016.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01465956v1</w:t>
+                <w:t xml:space="preserve">hal-01695081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fuel poverty in the transport sector: toward a composite indicator of vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erss.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la précarité énergétique en matière de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 625, pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of Travel Time, Congestion, and the Cost of Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Population Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.220-242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08898480.2013.836420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marginal social cost of travel time variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.47-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2013.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of service reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trb.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ménages arbitrent-ils entre coût du logement et coût du transport : une réponse dans le cas francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 457-458, pp.57-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2454,65 +2466,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Comprehensive Assessment of On-Demand Autonomous Vehicle Services in Rural Areas in ˆIle-de-France Using Multi-Agent Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,297 +2532,297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hörl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference of Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse School of Economics; Université Toulouse Capitole, Jul 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels services de mobilités régionales en France? Une comparaison train et autocar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Blaustein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coaches vs trains ​in the provision of regional mobility services: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Benefit-Cost Analysis 2024 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Demand Autonomous Vehicle Service in Rural Areas in Ile-de-France: Multi-Agent Modeling and Evaluation of Potential Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,73 +2850,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MATSim User Meeting, 12th symposium of the European Association for Research in Transportation (hEART)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research in Transportation, Jun 2024, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-demand Autonomous Vehicles in a periurban territory: a Cost Benefit Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2963,604 +2975,604 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 103rd Transportation Research Board (TRB) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Washington D.C, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Demand Autonomous Vehicles in Berlin: A Cost–Benefit Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Chouaki</w:t>
+                <w:t xml:space="preserve">An integrated road traffic-emissions-CTM model chain to assess urban air quality at the street level for the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelva Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th MATSim User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515404v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated road traffic-emissions-CTM model chain to assess urban air quality at the street level for the Paris region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Lannes</w:t>
+                <w:t xml:space="preserve">Coupling Mobility Model and Life Cycle Assessment to Ecodesign Neighbourhood Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yelva Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th MATSim User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">11th international conference on Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Industrial Ecology, Jul 2023, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461793v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Mobility Model and Life Cycle Assessment to Ecodesign Neighbourhood Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille François</w:t>
+                <w:t xml:space="preserve">On-Demand Autonomous Vehicles in Berlin: A Cost–Benefit Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on Industrial Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03611981231186988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453463v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are AV (Autonomous Vehicles) worth it ? A cost Benefit Analysis in a Berlin use case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Chouaki</w:t>
+                <w:t xml:space="preserve">Car fleet synthesis for agent-based mobility models: a comparison of machine learning and discrete choice methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelva Roustan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transportation Economics Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Transportation Economics Association, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th MATSim User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515360v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04461695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car fleet synthesis for agent-based mobility models: a comparison of machine learning and discrete choice methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Lannes</w:t>
+                <w:t xml:space="preserve">Are AV (Autonomous Vehicles) worth it ? A cost Benefit Analysis in a Berlin use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Carreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th MATSim User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">International Transportation Economics Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Transportation Economics Association, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04461695v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce que les véhicules autonomes valent le coup ? Une Analyse Coût Bénéfice de la métropole de Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3602,73 +3614,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Car fleet synthesis for agent-based mobility models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3697,73 +3709,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenary of the Congress of the International Union of Geographers (IUG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04461721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Demand Autonomous Vehicles in Berlin: A Cost–Benefit Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3822,73 +3834,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging Transportation Researcher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, On Line, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle désagrégé de choix de voiture par les ménages : comparaison des modèles de choix discret et d'apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3917,181 +3929,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Esch sur Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04461753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calibration guideline for agent-based passenger mobility models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are autonomous vehicles worth? A Cost Benefit Analysis methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4133,73 +4145,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armand Peugeot Chair Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CentraleSupélec, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des services de véhicules autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4241,73 +4253,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le monde de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous vehicles impacts: a review of the simulation literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4349,73 +4361,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoconception de la mobilité à l'échelle d'un quartier : première étape de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4431,73 +4443,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Rencontres Francophones Transports Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Vehicles Simulations: Indicators use in the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4539,670 +4551,670 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Euro Working Group on Transportation (EWGT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paphos (Cyprus), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External marginal costs and optimal taxation of passenger and freight transport in large urban areas: the case of Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITEA Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, BARCELONE, Spain. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban compaction vs city sprawl : impact of road traffic on air quality in the greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference on Atmospheric Sciences and Application to Air Quality (ASAAQ14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on the Calibration and Validation of Integrated Transportation and Land Use Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual North American Meetings of the Regional Science Association International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La précarité énergétique dans le transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CERAS : Quelle justice sociale à l'heure de la transition énergétique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal timetable under unreliable conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITEA Annual Conference (Kuhmo-Nectar) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marginal social cost of service reliability in public transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITEA Annual Conference (Kuhmo-Nectar) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure urbaine sur la consommation énergétique et la qualité de l’air : une approche par modélisation intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,100 +5229,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cité Descartes, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de l'impact de la forme urbaine sur la qualité de l'air : information spatiale, cartographie et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5325,1704 +5337,1704 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomatique et Cartographie, Une Vision Prospective des Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on the calibration and validation of integrated land use and transportation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Towards integrated modelling of urban systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de l'expertise et de ses usages : le cas des modèles en transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François P. A. Combes</w:t>
+                <w:t xml:space="preserve">A Transit Station Model for Passenger Traffic Assignment with Capacity Constraints for a Transit Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Futurs urbains : Enjeux interdisciplinaires émergents pour comprendre, projeter et fabriquer la ville de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">13th World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945987v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transit Station Model for Passenger Traffic Assignment with Capacity Constraints for a Transit Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A disaggregate residential equilibrium assignment model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">13th World Conference on Transport Research (WCTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, RIO, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986281v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A disaggregate residential equilibrium assignment model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excess commuting en Île-de-France : une analyse par un modèle de micro-simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Korsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference on Transport Research (WCTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, RIO, Brazil</w:t>
+              <w:t xml:space="preserve">Onzièmes Rencontres 2013 ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959808v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cost of travel time variability for morning car commuters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Transport Research (WCTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess commuting en Île-de-France : une analyse par un modèle de micro-simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emre Korsu</w:t>
+                <w:t xml:space="preserve">Prospective du Grand Paris Express</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Le Néchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonnet-Gravois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onzièmes Rencontres 2013 ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
+              <w:t xml:space="preserve">40ème congrès ATEC-ITS : Mobilité et Transports : Évolutions majeures et perspectives d'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959911v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective du Grand Paris Express</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">L'évolution de l'expertise et de ses usages : le cas des modèles en transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François P. A. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laterrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès ATEC-ITS : Mobilité et Transports : Évolutions majeures et perspectives d'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International Futurs urbains : Enjeux interdisciplinaires émergents pour comprendre, projeter et fabriquer la ville de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986030v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of housing demand: An analysis for French households</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and questions about the A4 highway project in Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Christoforou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Annual North American Meetings of the RSAI (Regional Science Association International)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Conférence internationale : Building the urban future and transit oriented development (BUFTOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852915v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and questions about the A4 highway project in Île-de-France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation ex-ante du projet d'aménagement du cœur de cluster Descartes : une approche d'ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale : Building the urban future and transit oriented development (BUFTOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Congrès international ATEC ITS France : Intelligence dans les déplacements : de la recherche aux pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852475v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation ex-ante du projet d'aménagement du cœur de cluster Descartes : une approche d'ingénieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Disaggregate Residential Equilibrium Assignment Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international ATEC ITS France : Intelligence dans les déplacements : de la recherche aux pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Proceedings of EWGT2012 - 15th Meeting of the EURO Working Group on Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.758-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852488v1</w:t>
+                <w:t xml:space="preserve">hal-00852528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Disaggregate Residential Equilibrium Assignment Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A land-use transport interaction model for the Greater Paris Region: The Land Use Price Time model (LUPT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EWGT2012 - 15th Meeting of the EURO Working Group on Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.758-771</w:t>
+              <w:t xml:space="preserve">59th Annual North American Meetings of the RSAI (Regional Science Association International)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852528v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A land-use transport interaction model for the Greater Paris Region: The Land Use Price Time model (LUPT)</w:t>
+                <w:t xml:space="preserve">The value of reliability: an equilibrium approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Poulhès</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Annual North American Meetings of the RSAI (Regional Science Association International)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of EWGT2012 - 15th Meeting of the EURO Working Group on Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.946-955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852914v1</w:t>
+                <w:t xml:space="preserve">hal-00852486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of reliability: an equilibrium approach</w:t>
+                <w:t xml:space="preserve">The determinants of housing demand: An analysis for French households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A de Palma</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EWGT2012 - 15th Meeting of the EURO Working Group on Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.946-955</w:t>
+              <w:t xml:space="preserve">59th Annual North American Meetings of the RSAI (Regional Science Association International)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852486v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the variability of travel time on travel behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Zerguini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kuhmo-Nectar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluations de différents scenarii d'aménagement de la région Ile de France à l'horizon 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laterrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'AFD : Interactions entre formes urbaines et transport dans la perspective du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the Urban Sprawl Issue: A Monocentric Analysis of Housing Budget Restrictions, Including and Without Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual North American Meetings of the RSAI (Regional Science Association International)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the Urban Sprawl Issue: A Monocentric Analysis of Housing Budget Restrictions, Including and Without Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kuhmo-Nectar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il restreindre l'effort logement ou l'effort combiné logement + transport ? Une analyse monocentrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journée doctorale en transport - Journées Eric Tabourin. AFITL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7032,51 +7044,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air quality assessment at the street level: sensitivity analysis of a road traffic-emissions-CTM model chain for the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7105,208 +7117,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Transport and Air Pollution conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Göteborg (Sweden), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fuel poverty in the transport sector: toward a composite indicator of vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFCC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des impacts de la forme de la croissance urbaine sur la qualité de l'air, Une chaine de modélisation spatiale pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7321,1087 +7333,1182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification spatiale, consommation d’énergie, émissions de polluants et qualité de l’air en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Coll</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallez Caroline, Coutard Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une Île-de-France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Oeil d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-179, 2023, Cités et Pratiques, 978-2-490437-23-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux et démarche d’écoconception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+                <w:t xml:space="preserve">Subway Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monchambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hörcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Tirachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire plus vite la ville durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Encyclopedia of Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier; Elsevier, pp.471-478, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-102671-7.10470-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453395v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04190494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subway Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Tirachini</w:t>
+                <w:t xml:space="preserve">Impacts environnementaux et démarche d’écoconception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eyrolles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Encyclopedia of Transportation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Construire plus vite la ville durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-416-00257-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04190494v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MOBILLETIC. Données billettiques et analyse des mobilités urbaines : le cas rennais</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Come</w:t>
+                <w:t xml:space="preserve">DREAM : An Urban Equilibrium Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poulhès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIG DATA ET POLITIQUES PUBLIQUES DANS LES TRANSPORTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Chapter 12 in Peuportier B., Leurent F. and Jean Roger-Estrade (coord.) « Ecodesign of structures and infrastructure, 2nd volume », pp. 251-270.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor &amp; Francis, 2020, 9781003095071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612406v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités, accessibilités et mobilités à l'échelle du quartier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet MOBILLETIC. Données billettiques et analyse des mobilités urbaines : le cas rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sarah Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Come</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Boujnah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sergio Millan-Lopez</w:t>
+                <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eco-conception des ensembles bâtis et des infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse des MINES, Chapitre 16, pp. 341-368, 2013, Collection Développement Durable, 978-2-35671-065-9</w:t>
+              <w:t xml:space="preserve">BIG DATA ET POLITIQUES PUBLIQUES DANS LES TRANSPORTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986295v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire et transport en contexte métropolitain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités, accessibilités et mobilités à l'échelle du quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boujnah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierno Aw</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio Millan-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Peuportier B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-conception des ensembles bâtis et des infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presse des MINES, Chapitre 14, pp. 305-340, 2013, Collection Développement Durable, 978-2-35671-065-9</w:t>
+              <w:t xml:space="preserve">, Presse des MINES, Chapitre 16, pp. 341-368, 2013, Collection Développement Durable, 978-2-35671-065-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986292v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de l'expertise et de ses usages dans le cas des modèles en transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François P. A. Combes</w:t>
+                <w:t xml:space="preserve">Territoire et transport en contexte métropolitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Aw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DE CONINCK F, DEROUBAIX F. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Millan-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poulhès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Peuportier B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations des horizons urbains. Savoirs, imaginaires, usages et conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris : éditions L'œil d'Or, pp.85-94, 2012</w:t>
+              <w:t xml:space="preserve">Eco-conception des ensembles bâtis et des infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse des MINES, Chapitre 14, pp. 305-340, 2013, Collection Développement Durable, 978-2-35671-065-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853480v1</w:t>
+                <w:t xml:space="preserve">hal-00986292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux maîtriser l'étalement urba Une analyse monocentrique de politiques de solvabilisation des ménages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution de l'expertise et de ses usages dans le cas des modèles en transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François P. A. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CARASSUS J, DUPLESSIS B. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laterrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DE CONINCK F, DEROUBAIX F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et développement urbain durable, Modèles économiques appliqués à la ville, Financement et coût de l'investissement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris : Transvalor, Presse des Mines., 2010</w:t>
+              <w:t xml:space="preserve">Transformations des horizons urbains. Savoirs, imaginaires, usages et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : éditions L'œil d'Or, pp.85-94, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853483v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mieux maîtriser l'étalement urba Une analyse monocentrique de politiques de solvabilisation des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CARASSUS J, DUPLESSIS B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et développement urbain durable, Modèles économiques appliqués à la ville, Financement et coût de l'investissement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris : Transvalor, Presse des Mines., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ménages arbitrent-ils entre budget logement et budget transport ? Une analyse pour la région francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Coninck F., Deroubaix J.-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville éphémère, ville durable. Nouveaux usages, nouveaux pouvoirs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Œil d'or, pp.205-216, 2008, 978-2-913661-29-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8411,154 +8518,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets sociaux, économiques et environnementaux du véhicule autonome ? Développement d’une méthodologie d’évaluation commune dans le projet SAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de la Blanchardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Construction 21", Dossier Mobilités #8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8568,51 +8675,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What kind of cars do people drive? Including fuel type and emission standards in a car ownership model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8638,337 +8745,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yelva Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel demand management: the solution to public transit congestion? An ex-ante evaluation of staggered work hours schemes for the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272736v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion, diseconomies of scale and subsidies in urban public transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRT Spidernet around rail hub for local empowerment of urban passenger transit: from conceptual design to simulation-based assessment methodology, with application to St Denis station of Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean versus network distance in business location: A probabilistic mixture of hurdle-Poisson models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Buczkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8990,201 +9097,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocentric analysis of restricting the budget share of housing alone or with transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIRANDELLO an integrated transport and land-use model for the Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9194,361 +9301,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Predit Mobilletic : Analyse de la mobilité par les données billettiques Livrable5 : Evaluationdudécalagedeshorairesdel’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Écologie et du Développement Durable et de l’Énergie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatory of Strategic Developments Impacting Urban Logistics (2017 version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeting Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Klauenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leise Kelli de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 221p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude prospective pour la Société du Grand Paris. Rapport de contrat Pirandello Ingénierie et Enpc pour la Société du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bonnet-Gravois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9558,100 +9665,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better representation of housing demand : on the role of monetary and non-monetary costs in household residential strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, space management. Université Paris-Est, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010PEST1101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00601262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9661,105 +9768,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of transportation policies: merging economics and engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Université Paris Est, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04482638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9906,51 +10013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isac Olave-Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Al Amir Dache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231186988" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231170130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Munch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pivano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.04.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwendwa Kiko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tremblin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231182973" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Liotta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pfeiffer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103473" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2023.104903" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02392996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Buczkowska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Lapparent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-018-9439-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.083" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2017.849" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2017.089835" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2016.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175629v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2013.836420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.12.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925940v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Benezech" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2013.09.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926248v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blaustein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Lannes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512644v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110345v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. A. Combes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959808v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959580v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986030v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delons" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet-Gravois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852475v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Christoforou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poulh&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Palma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zerguini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461641v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04493746v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453395v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190494v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;rcher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tirachini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10470-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986295v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boujnah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Millan-Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Aw" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deschamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de la Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dunez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341257v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272736v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373768v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377757v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319087v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104433v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeting Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Klauenberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leise Kelli de Oliveira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Piron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delons" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bonnet-Gravois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00601262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1101" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04482638v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isac Olave-Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Al Amir Dache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231186988" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Munch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pivano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.04.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwendwa Kiko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tremblin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231182973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Liotta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pfeiffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103473" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2023.104903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231170130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02392996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Buczkowska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Lapparent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-018-9439-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F85HTDLG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2017.849" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2017.089835" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.12.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2016.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2013.836420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.12.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925940v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Benezech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2013.09.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blaustein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Lannes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093254v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet-Gravois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. A. Combes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Christoforou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poulh&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Palma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zerguini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852485v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461641v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04493746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;rcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tirachini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10470-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05561358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986295v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boujnah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Millan-Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Aw" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028763v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de la Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dunez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341257v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272736v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373768v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377757v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeting Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Klauenberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leise Kelli de Oliveira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Piron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delons" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bonnet-Gravois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00601262v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1101" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04482638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>