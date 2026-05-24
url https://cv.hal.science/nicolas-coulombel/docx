--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1715,73 +1715,85 @@
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.113-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trb.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ridesharing impacts using an integrated transport land-use model: a case study for the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biao Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1813,650 +1825,650 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27, pp.824 - 831. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2017.12.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fuel poverty in the transport sector: toward a composite indicator of vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erss.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mesurer la précarité énergétique en matière de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 625, pp.203-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of Travel Time, Congestion, and the Cost of Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Population Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.220-242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08898480.2013.836420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marginal social cost of travel time variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47, pp.47-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2013.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of service reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trb.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ménages arbitrent-ils entre coût du logement et coût du transport : une réponse dans le cas francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 457-458, pp.57-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2466,51 +2478,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Comprehensive Assessment of On-Demand Autonomous Vehicle Services in Rural Areas in ˆIle-de-France Using Multi-Agent Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2532,283 +2544,283 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hörl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference of Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse School of Economics; Université Toulouse Capitole, Jul 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels services de mobilités régionales en France? Une comparaison train et autocar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Blaustein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coaches vs trains ​in the provision of regional mobility services: the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Benefit-Cost Analysis 2024 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Demand Autonomous Vehicle Service in Rural Areas in Ile-de-France: Multi-Agent Modeling and Evaluation of Potential Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2850,73 +2862,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MATSim User Meeting, 12th symposium of the European Association for Research in Transportation (hEART)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research in Transportation, Jun 2024, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-demand Autonomous Vehicles in a periurban territory: a Cost Benefit Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2975,250 +2987,250 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 103rd Transportation Research Board (TRB) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Washington D.C, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated road traffic-emissions-CTM model chain to assess urban air quality at the street level for the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelva Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th MATSim User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Mobility Model and Life Cycle Assessment to Ecodesign Neighbourhood Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international conference on Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Industrial Ecology, Jul 2023, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Demand Autonomous Vehicles in Berlin: A Cost–Benefit Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3286,496 +3298,496 @@
               <w:t xml:space="preserve">Transportation Research Board</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Washington, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/03611981231186988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Car fleet synthesis for agent-based mobility models: a comparison of machine learning and discrete choice methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelva Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th MATSim User Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04461695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are AV (Autonomous Vehicles) worth it ? A cost Benefit Analysis in a Berlin use case</w:t>
+                <w:t xml:space="preserve">Est-ce que les véhicules autonomes valent le coup ? Une Analyse Coût Bénéfice de la métropole de Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transportation Economics Association Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Transportation Economics Association, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515360v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que les véhicules autonomes valent le coup ? Une Analyse Coût Bénéfice de la métropole de Berlin</w:t>
+                <w:t xml:space="preserve">Are AV (Autonomous Vehicles) worth it ? A cost Benefit Analysis in a Berlin use case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">International Transportation Economics Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Transportation Economics Association, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515337v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Car fleet synthesis for agent-based mobility models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelva Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenary of the Congress of the International Union of Geographers (IUG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04461721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Demand Autonomous Vehicles in Berlin: A Cost–Benefit Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3834,276 +3846,276 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging Transportation Researcher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, On Line, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle désagrégé de choix de voiture par les ménages : comparaison des modèles de choix discret et d'apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelva Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Esch sur Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04461753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calibration guideline for agent-based passenger mobility models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Mauritius Island, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are autonomous vehicles worth? A Cost Benefit Analysis methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4145,73 +4157,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armand Peugeot Chair Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CentraleSupélec, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des services de véhicules autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4253,73 +4265,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le monde de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous vehicles impacts: a review of the simulation literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4361,155 +4373,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoconception de la mobilité à l'échelle d'un quartier : première étape de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Rencontres Francophones Transports Mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne La Vallee, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Vehicles Simulations: Indicators use in the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Carreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4551,479 +4563,479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Euro Working Group on Transportation (EWGT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paphos (Cyprus), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External marginal costs and optimal taxation of passenger and freight transport in large urban areas: the case of Paris, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Combes</w:t>
+                <w:t xml:space="preserve">Urban compaction vs city sprawl : impact of road traffic on air quality in the greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEA Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, BARCELONE, Spain. 2p</w:t>
+              <w:t xml:space="preserve">14th International conference on Atmospheric Sciences and Application to Air Quality (ASAAQ14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920501v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban compaction vs city sprawl : impact of road traffic on air quality in the greater Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Viguie</w:t>
+                <w:t xml:space="preserve">External marginal costs and optimal taxation of passenger and freight transport in large urban areas: the case of Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference on Atmospheric Sciences and Application to Air Quality (ASAAQ14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ITEA Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, BARCELONE, Spain. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447265v1</w:t>
+                <w:t xml:space="preserve">hal-01920501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on the Calibration and Validation of Integrated Transportation and Land Use Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd Annual North American Meetings of the Regional Science Association International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La précarité énergétique dans le transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CERAS : Quelle justice sociale à l'heure de la transition énergétique?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal timetable under unreliable conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5039,155 +5051,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITEA Annual Conference (Kuhmo-Nectar) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The marginal social cost of service reliability in public transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Benezech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITEA Annual Conference (Kuhmo-Nectar) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure urbaine sur la consommation énergétique et la qualité de l’air : une approche par modélisation intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5229,73 +5241,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Colloque de l’Association de Science Régionale de Langue Française (ASRDLF) : Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cité Descartes, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée de l'impact de la forme urbaine sur la qualité de l'air : information spatiale, cartographie et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5337,509 +5349,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomatique et Cartographie, Une Vision Prospective des Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on the calibration and validation of integrated land use and transportation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Towards integrated modelling of urban systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transit Station Model for Passenger Traffic Assignment with Capacity Constraints for a Transit Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A disaggregate residential equilibrium assignment model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">13th World Conference on Transport Research (WCTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, RIO, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986281v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A disaggregate residential equilibrium assignment model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Transit Station Model for Passenger Traffic Assignment with Capacity Constraints for a Transit Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference on Transport Research (WCTR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, RIO, Brazil</w:t>
+              <w:t xml:space="preserve">13th World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959808v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess commuting en Île-de-France : une analyse par un modèle de micro-simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Korsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onzièmes Rencontres 2013 ThéoQuant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cost of travel time variability for morning car commuters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5855,1186 +5867,1186 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Conference on Transport Research (WCTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective du Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonnet-Gravois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès ATEC-ITS : Mobilité et Transports : Évolutions majeures et perspectives d'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'expertise et de ses usages : le cas des modèles en transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François P. A. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laterrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Futurs urbains : Enjeux interdisciplinaires émergents pour comprendre, projeter et fabriquer la ville de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and questions about the A4 highway project in Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Christoforou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale : Building the urban future and transit oriented development (BUFTOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation ex-ante du projet d'aménagement du cœur de cluster Descartes : une approche d'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international ATEC ITS France : Intelligence dans les déplacements : de la recherche aux pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Disaggregate Residential Equilibrium Assignment Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of EWGT2012 - 15th Meeting of the EURO Working Group on Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.758-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A land-use transport interaction model for the Greater Paris Region: The Land Use Price Time model (LUPT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual North American Meetings of the RSAI (Regional Science Association International)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of reliability: an equilibrium approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Palma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of EWGT2012 - 15th Meeting of the EURO Working Group on Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.946-955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of housing demand: An analysis for French households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual North American Meetings of the RSAI (Regional Science Association International)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the variability of travel time on travel behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Zerguini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kuhmo-Nectar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluations de différents scenarii d'aménagement de la région Ile de France à l'horizon 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laterrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'AFD : Interactions entre formes urbaines et transport dans la perspective du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the Urban Sprawl Issue: A Monocentric Analysis of Housing Budget Restrictions, Including and Without Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual North American Meetings of the RSAI (Regional Science Association International)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the Urban Sprawl Issue: A Monocentric Analysis of Housing Budget Restrictions, Including and Without Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kuhmo-Nectar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il restreindre l'effort logement ou l'effort combiné logement + transport ? Une analyse monocentrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journée doctorale en transport - Journées Eric Tabourin. AFITL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7044,254 +7056,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air quality assessment at the street level: sensitivity analysis of a road traffic-emissions-CTM model chain for the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelva Roustan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Transport and Air Pollution conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Göteborg (Sweden), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fuel poverty in the transport sector: toward a composite indicator of vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFCC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des impacts de la forme de la croissance urbaine sur la qualité de l'air, Une chaine de modélisation spatiale pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7333,51 +7345,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7387,51 +7399,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification spatiale, consommation d’énergie, émissions de polluants et qualité de l’air en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7467,339 +7479,339 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallez Caroline, Coutard Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une Île-de-France post-carbone ? Freins et leviers d’une transition énergétique régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Oeil d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-179, 2023, Cités et Pratiques, 978-2-490437-23-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subway Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hörcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Tirachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Elsevier, pp.471-478, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-102671-7.10470-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04190494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux et démarche d’écoconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire plus vite la ville durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-416-00257-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DREAM : An Urban Equilibrium Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7814,701 +7826,701 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapter 12 in Peuportier B., Leurent F. and Jean Roger-Estrade (coord.) « Ecodesign of structures and infrastructure, 2nd volume », pp. 251-270.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, 2020, 9781003095071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MOBILLETIC. Données billettiques et analyse des mobilités urbaines : le cas rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sarah Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIG DATA ET POLITIQUES PUBLIQUES DANS LES TRANSPORTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités, accessibilités et mobilités à l'échelle du quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Millan-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Peuportier B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-conception des ensembles bâtis et des infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse des MINES, Chapitre 16, pp. 341-368, 2013, Collection Développement Durable, 978-2-35671-065-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire et transport en contexte métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Aw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Millan-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Poulhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Peuportier B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-conception des ensembles bâtis et des infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse des MINES, Chapitre 14, pp. 305-340, 2013, Collection Développement Durable, 978-2-35671-065-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'expertise et de ses usages dans le cas des modèles en transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François P. A. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laterrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DE CONINCK F, DEROUBAIX F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations des horizons urbains. Savoirs, imaginaires, usages et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : éditions L'œil d'Or, pp.85-94, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux maîtriser l'étalement urba Une analyse monocentrique de politiques de solvabilisation des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CARASSUS J, DUPLESSIS B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et développement urbain durable, Modèles économiques appliqués à la ville, Financement et coût de l'investissement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Transvalor, Presse des Mines., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ménages arbitrent-ils entre budget logement et budget transport ? Une analyse pour la région francilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Coninck F., Deroubaix J.-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville éphémère, ville durable. Nouveaux usages, nouveaux pouvoirs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Œil d'or, pp.205-216, 2008, 978-2-913661-29-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8518,154 +8530,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets sociaux, économiques et environnementaux du véhicule autonome ? Développement d’une méthodologie d’évaluation commune dans le projet SAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de la Blanchardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Construction 21", Dossier Mobilités #8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8675,143 +8687,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What kind of cars do people drive? Including fuel type and emission standards in a car ownership model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelva Roustan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel demand management: the solution to public transit congestion? An ex-ante evaluation of staggered work hours schemes for the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8833,73 +8845,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272736v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion, diseconomies of scale and subsidies in urban public transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8908,174 +8920,174 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monchambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRT Spidernet around rail hub for local empowerment of urban passenger transit: from conceptual design to simulation-based assessment methodology, with application to St Denis station of Grand Paris Express</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean versus network distance in business location: A probabilistic mixture of hurdle-Poisson models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Buczkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9097,201 +9109,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Lapparent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocentric analysis of restricting the budget share of housing alone or with transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIRANDELLO an integrated transport and land-use model for the Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9301,65 +9313,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Predit Mobilletic : Analyse de la mobilité par les données billettiques Livrable5 : Evaluationdudécalagedeshorairesdel’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khalil El Mahrsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9371,291 +9383,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Écologie et du Développement Durable et de l’Énergie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatory of Strategic Developments Impacting Urban Logistics (2017 version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dablanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeting Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Klauenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leise Kelli de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 221p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude prospective pour la Société du Grand Paris. Rapport de contrat Pirandello Ingénierie et Enpc pour la Société du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bonnet-Gravois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9665,100 +9677,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better representation of housing demand : on the role of monetary and non-monetary costs in household residential strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, space management. Université Paris-Est, 2010. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010PEST1101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00601262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9768,105 +9780,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of transportation policies: merging economics and engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Université Paris Est, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04482638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10013,51 +10025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isac Olave-Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Al Amir Dache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231186988" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Munch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pivano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.04.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwendwa Kiko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tremblin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231182973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Liotta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pfeiffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103473" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2023.104903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231170130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02392996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Buczkowska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Lapparent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-018-9439-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F85HTDLG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2017.849" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2017.089835" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.12.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.083" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2016.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2013.836420" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.12.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925940v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Benezech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2013.09.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blaustein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Lannes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515314v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110344v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093254v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959580v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet-Gravois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. A. Combes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Christoforou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852528v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poulh&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852914v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Palma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zerguini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852485v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461641v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04493746v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;rcher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tirachini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10470-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05561358v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986295v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boujnah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Millan-Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Aw" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854060v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deschamps" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028763v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de la Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dunez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341257v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272736v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373768v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377757v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319087v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeting Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Klauenberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leise Kelli de Oliveira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852129v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Piron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delons" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bonnet-Gravois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00601262v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1101" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04482638v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05316988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isac Olave-Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2025.104702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Al Amir Dache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240526v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Carreyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chouaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231186988" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Munch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pivano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.04.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwendwa Kiko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tremblin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231182973" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Liotta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pfeiffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103473" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112216v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monchambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2023.104903" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Yin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981231170130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02392996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Buczkowska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Lapparent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-018-9439-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2018.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F85HTDLG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2017.04.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.2017.849" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2017.089835" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Palma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2016.12.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGPVQNXT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2017.12.083" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouffe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2016.02.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2013.836420" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.12.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925940v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Benezech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2013.09.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926248v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blaustein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359206v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Lannes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04493039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ameli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Zargayouna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512644v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447265v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110345v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093254v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Korsu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00959580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet-Gravois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. A. Combes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laterrasse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852475v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Christoforou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852528v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poulh&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Palma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zerguini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852485v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461641v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04493746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04190494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;rcher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tirachini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10470-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05561358v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612406v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sarah Briand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalil El Mahrsi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boujnah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Millan-Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00986292v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Aw" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00854060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deschamps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de la Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dunez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272736v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373768v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqing Wang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377757v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319087v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627824v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeting Liu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Klauenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leise Kelli de Oliveira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Piron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Piron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bonnet-Gravois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00601262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1101" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04482638v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>