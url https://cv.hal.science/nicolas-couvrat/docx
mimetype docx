--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -100,330 +100,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t>
+                <w:t xml:space="preserve">Redetermination of phenanthrene–naphthalene and phenanthrene–biphenyl binary phase diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Patry</w:t>
+                <w:t xml:space="preserve">Naylor Ahamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnault Lassin</w:t>
+                <w:t xml:space="preserve">Loïc Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Andre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-025-15240-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523078v1</w:t>
+                <w:t xml:space="preserve">hal-05445856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redetermination of phenanthrene–naphthalene and phenanthrene–biphenyl binary phase diagrams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the CoSO4-Li2SO4-H2O ternary phase diagram between 283.15 K and 348.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naylor Ahamed</w:t>
+                <w:t xml:space="preserve">Laurent Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lefèbvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.107650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-025-15240-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2026.107650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445856v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of CoSO 4 –Li 2 SO 4 –H 2 O Ternary Phase Diagram between 283.15 and 323.15 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -736,295 +736,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrostatic pressure on amorphous chiral materials: Impact on homochiral or heterochiral H-bond sequences</w:t>
+                <w:t xml:space="preserve">Phase Diagrams of Praziquantel and Vanillic Acid Cocrystals: Racemic Compound and Conglomerate System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+                <w:t xml:space="preserve">Charline Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Affouard</w:t>
+                <w:t xml:space="preserve">Clément Pinetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália Correia</w:t>
+                <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">Maxime Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123111⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636715v1</w:t>
+                <w:t xml:space="preserve">hal-04533959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Diagrams of Praziquantel and Vanillic Acid Cocrystals: Racemic Compound and Conglomerate System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hydrostatic pressure on amorphous chiral materials: Impact on homochiral or heterochiral H-bond sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pinetre</w:t>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cercel</w:t>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Charpentier</w:t>
+                <w:t xml:space="preserve">Natália Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 640, pp.123111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533959v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinanolayered PA6/Cloisite and PE/PA6/Cloisite composites: Structure, mechanical and barrier properties</w:t>
               </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, pp.111167. </w:t>
@@ -1144,51 +1144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Structural Resolution and Phase Diagram Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina C Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t>
@@ -1425,77 +1425,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a New Crystalline Phase of Prednisolone Obtained from the Study of the Hydration–Dehydration Mechanisms of the Sesquihydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1559,51 +1559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Solid Solution between NaClO3 and NaBrO3 Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1719,64 +1719,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haykel Galai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.103375. </w:t>
@@ -1814,103 +1814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chirality in the amorphous state of conglomerate forming systems: case study of N-acetyl-α-methylbenzylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália T. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (42), pp.24282-24293. </w:t>
@@ -1942,377 +1942,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the trihydrate of atorvastatin calcium possess a melting point?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Conglomerate with Partial Solid Solutions in Ethylammonium Chlocyphos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Barrio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aliou Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2020.105334⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.2562-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551348v1</w:t>
+                <w:t xml:space="preserve">hal-02551765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Conglomerate with Partial Solid Solutions in Ethylammonium Chlocyphos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliou Mbodji</w:t>
+                <w:t xml:space="preserve">Does the trihydrate of atorvastatin calcium possess a melting point?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaima Tizaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haykel Galai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">María Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (4), pp.2562-2569. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.105334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2020.105334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551765v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of New Proxyphylline Based Chiral Cocrystals: Solid State Landscape and Dehydration Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina C Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (6), pp.3842-3850. </w:t>
@@ -2363,90 +2363,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of sodium dithionate and its dihydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (7), pp.1446-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2480,103 +2480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mobility of Amorphous N-Acetyl-α-Methylbenzylamine and Debye Relaxation evidenced by Dielectric Relaxation Spectroscopy and Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália T. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.702-717. </w:t>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Engelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Edelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.854-867. </w:t>
@@ -2742,4340 +2742,4352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Family of Conglomerate-Forming Systems Composed of Chlocyphos and Alkyl-amine. Assessment of Their Resolution Performances by Using Various Modes of Preferential Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Thoumire</w:t>
+                <w:t xml:space="preserve">Michel Leeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (19), pp.5173-5183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898982v1</w:t>
+                <w:t xml:space="preserve">hal-02276971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family of Conglomerate-Forming Systems Composed of Chlocyphos and Alkyl-amine. Assessment of Their Resolution Performances by Using Various Modes of Preferential Crystallization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+                <w:t xml:space="preserve">Entrapment and stabilization of iron nanoparticles within APTES modified graphene oxide sheets for catalytic activity improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Leeman</w:t>
+                <w:t xml:space="preserve">O. Thoumire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (19), pp.5173-5183. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 771, pp.1090-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b00568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276971v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer inclusion membranes based on CTA/PBAT blend containing Aliquat 336 as extractant for removal of Cr(VI): Efficiency, stability and selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ounissa Kebiche-Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 139, pp.120-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2019.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Infinite Number of Components in a Single Crystalline Phase: On the Isomorphism of Brivaracetam–Guest Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of Drug–Excipient Interactions in Biclotymol Amorphous Solid Dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rome</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00331⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.1112-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.7b00993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927758v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations during the Resolution of (±)-Epinephrine by Using Tartaric Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (6), pp.1086 - 1092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201700557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Drug–Excipient Interactions in Biclotymol Amorphous Solid Dispersions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Possible Infinite Number of Components in a Single Crystalline Phase: On the Isomorphism of Brivaracetam–Guest Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+                <w:t xml:space="preserve">Frederic de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.7b00993⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), pp.4807 - 4810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857154v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (27), pp.9143-9155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chirality on the Glass Forming Ability and the crystallization from the amorphous state of 5-ethyl-5-methylhydantoin, a chiral poor glass former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 540 (1-2), pp.11-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocoa shell-deriving hydrochar modified through aminosilane grafting and cobalt particle dispersion as potential carbon dioxide adsorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouane Bargougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fotsing Nkuigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 342, pp.420-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2018.02.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality impact on physical ageing: an original case of a small organic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 228, pp.141-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2018.05.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the Physical State Reached by an Active Pharmaceutical Ingredient upon High-Energy Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (19), pp.5142 - 5150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b02247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary phase diagrams between phenanthrene and two of its impurities: 9,10-dihydroanthracene and carbazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226 (5), pp.869 - 880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2016-60270-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Blockage of the Reversible Solid-Solid Transition of Strontium Succinate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Martins</w:t>
+                <w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lafontaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (7), pp.1224 - 1230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201500726⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928458v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of sodium chloride on the expansion of a liquid-liquid miscibility gap in an API/water system. Case study of Brivaracetam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 515 (1-2), pp.702 - 707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01928586v1</w:t>
+                <w:t xml:space="preserve">hal-01928640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (30), pp.7579-7592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928577v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sodium chloride on the expansion of a liquid-liquid miscibility gap in an API/water system. Case study of Brivaracetam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Partial Blockage of the Reversible Solid-Solid Transition of Strontium Succinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mahieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Schenkel</w:t>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 515 (1-2), pp.702 - 707. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1224 - 1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201500726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928640v1</w:t>
+                <w:t xml:space="preserve">hal-01928458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (30), pp.7579-7592. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1326 - 1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928417v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: A process-induced disorder in Biclotymol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 499 (1-2), pp.67 - 73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naproxen-nicotinamide cocrystals: racemic and conglomerate structures generated by CO2 antisolvent crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Neurohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marchivie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (9), pp.4616-4626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Terutroban Sodium Salt Hydrate from the Deliquescent State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vaysse-Ludot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (6), pp.999 - 1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201400692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Reversible Phase Transitions in Molecular Crystals: Case of Ciclopirox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Canotilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (18), pp.6360 - 6373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (2), pp.946 - 960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg5017565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization kinetics and molecular mobility of an amorphous active pharmaceutical ingredient: A case study with Biclotymol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 490 (1-2), pp.248 - 257. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Density Octadecyl Chemically Bonded Core–Shell Silica Phases for HPLC: Comparison of Microwave-Assisted and Classical Synthetic Routes, Structural Characterization and Chromatographic Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromatographia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (23-24), pp.1577 - 1588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10337-014-2802-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining zone melting and preparative chromatography to purify Phenanthrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (1), pp.293 - 300. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2746-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-investigation of the binary system Phenanthrene/Anthracene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20130301035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of solid phases in the dexamathasone acetate/water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XXXIX JEEP – 39th Edition of the Joint European Days on Equilibrium Between Phases, 3 (01036), 4 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20130301036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of crystal growth conditions on the formation of macroscopic liquid inclusions in ciclopirox crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 342 (1), pp.72 - 79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation on sodium-2-keto-l-gulonate-monohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Dette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1020, pp.121 - 126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2012.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Gas Composition in the Mother Liquor on the Formation of Macroscopic Inclusions and Crystal Growth Rates. Case Study with Ciclopirox Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (6), pp.2463 - 2470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg200245m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Aged Heterogeneous Liquid Inclusions Inside Organic Crystals in Relation to Crystal Formation, Structure, and Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (6), pp.2580 - 2587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg200331n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Defects Inside Single Crystals of Ciclopirox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (6), pp.2719 - 2724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cg801355q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7085,10781 +7097,10781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-determination of Phenanthrene/Naphtalene and Phenanthrene/Biphenyl binary systems by structural and thermal analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Calorimétrie d'Analyse Thermique 55 (JCAT 55)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe Physique des Polymères du CIRIMAT, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073045v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of the ternary system CoSO4-NiSO4-H2O</w:t>
+                <w:t xml:space="preserve">Re-determination of Phenanthrene/Naphtalene and Phenanthrene/Biphenyl binary systems by structural and thermal analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nino Patry</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Naylor Ahamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAG; Geochemical Society, Jul 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées de Calorimétrie d'Analyse Thermique 55 (JCAT 55)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Physique des Polymères du CIRIMAT, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119120v1</w:t>
+                <w:t xml:space="preserve">hal-05073045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-determination of CoSO 4 -Li 2 SO 4 -H 2 O ternary system by Discontinuous Isoperibolic Thermal Analysis (DITA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54eme journées de calorimétrie et d'analyse thermique (JCAT 54)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karine Ballerat-Busserolles, Jun 2024, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation énantiosélective dans des cas a priori non favorables : présentation d’une stratégie basée sur l’étude des équilibres entre phases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina C Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2024, DEAUVILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration-dehydration mechanism of prednisolone sesquihydrate investigated by thermal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 53</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroParisTech, May 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential Crystallization in a Family of Chiral Cocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystal Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality at the nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, Oct 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of two related chiral co-crystals: crystallization behaviors, crystal structures and preferential crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystal Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM14 14th International Conference on Crystal Growth of Organic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Sep 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of solid-liquid equilibria in the binary system 1,3 dimethylurea-water: a surprising phase diagram highlighted by a multiexperimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT-52</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale de diagrammes de phase : analyses thermiques et structurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CRISTECH (croissance cristalline et cristallisation) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions de phases de systèmes salins via l'InsItuX® résolu en témperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes Journées de Calorimétrie et d’Analyse Thermique (51èmes JCAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrapurification du Phénanthrène par cristallisation : apport des diagrammes de phases pour renforcer la discrimination à l'état solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (XVIIème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices de l'analyse thermique pour l'industrie Pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of ultrapure Phenanthrene by crystallization: use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEEP 44</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Second Harmonic Generation Microscopy (SHG-M) in Material Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Rayong, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiprodil, an unusual polymorphism landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Palacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internes UCB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Braine-L'Alleud, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility of chiral amorphous compounds: Original case study of Nac-MBA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Solvates and Heterosolvates Identification and Characterization of Their Thermal Behavior by Means of TGA-DSC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Broadband Dielectric spectroscopy and its applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">SKT 2018 (7th Coupling Days on Hyphenated Techniques “Thermal Analysis to Evolved Gas Analysis”)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Selb, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170734v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvates and Heterosolvates Identification and Characterization of Their Thermal Behavior by Means of TGA-DSC-MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Molecular mobility of chiral amorphous compounds: Original case study of Nac-MBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália T. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SKT 2018 (7th Coupling Days on Hyphenated Techniques “Thermal Analysis to Evolved Gas Analysis”)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Selb, Germany</w:t>
+              <w:t xml:space="preserve">10th Conference on Broadband Dielectric spectroscopy and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468823v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations during the resolution of (±)-Epinephrine by using tartaric acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Reinvestigation of Phenanthrene-Anthracene binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coquerel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème BIWIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Dortmund, Aug 2017, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">43èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939048v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a metatectic invariant in the binary system 1,3-dimethylurea/water and crystal structure determination of DMU monohydrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Baaklini</w:t>
+                <w:t xml:space="preserve">Limitations during the resolution of (±)-Epinephrine by using tartaric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gbabode</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">J. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">24ème BIWIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Dortmund, Aug 2017, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938519v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of Phenanthrene-Anthracene binary system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Detection of a metatectic invariant in the binary system 1,3-dimethylurea/water and crystal structure determination of DMU monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938501v1</w:t>
+                <w:t xml:space="preserve">hal-01938519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État vitreux d’une molécule chirale étudiée par FSC: la 5-éthyl-5méthylhydantoïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 48 (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mobility of Chiral molecules inspite by Broadband Dielectric Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Afouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État vitreux d’une molécule chirale étudiée par Fast Scanning Calorimetry: la 5-éthyl-5méthylhydantoïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 48 : Journées de Calorimétrie et d’Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des équilibres solid-liquide du système binaire 1,3 dimethylurée-eau: équilibre métatectique, métastabilité, polymorphisme, hydratation... bienvenue dans le monde des diagrammes de phases de molécules organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée TEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new solid form in the KHCOO-water system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Study of the binary system 1,3-dimethylurea-water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939437v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the binary system 1,3-dimethylurea-water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Investigations on 2-adamantanone low temperature phase transition by temperature-resolved second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">CGOM-12/BACG Joint Conference (12 th International Workshop of the Crystal Growth of Organic Material &amp; 47th Annual British Association of Crystal Growth Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939435v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on 2-adamantanone low temperature phase transition by temperature-resolved second harmonic generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Compétition entre les équilibres stables et métastables d’une molécule chirale lors de la recristallisation à partir de l’état vitreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-12/BACG Joint Conference (12 th International Workshop of the Crystal Growth of Organic Material &amp; 47th Annual British Association of Crystal Growth Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939675v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétition entre les équilibres stables et métastables d’une molécule chirale lors de la recristallisation à partir de l’état vitreux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Coquerel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tainjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939576v1</w:t>
+                <w:t xml:space="preserve">hal-01939592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Purification du phénanthrène par co-cristallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cartigny</w:t>
+                <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tainjin, China</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939592v1</w:t>
+                <w:t xml:space="preserve">hal-01939469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification du phénanthrène par co-cristallisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Tisse</w:t>
+                <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939469v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">23th BIWIC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468844v1</w:t>
+                <w:t xml:space="preserve">hal-01940257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+                <w:t xml:space="preserve">Développement d’un procédé industriel de cristallisation d’une molécule d’intérêt pharmaceutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Escolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lerestif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468869v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Dudognon</w:t>
+                <w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
+                <w:t xml:space="preserve">Peulon Valérie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939501v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un procédé industriel de cristallisation d’une molécule d’intérêt pharmaceutique</w:t>
+                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Taulelle</w:t>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Escolivet</w:t>
+                <w:t xml:space="preserve">P. Malpelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Lerestif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">E. Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939523v1</w:t>
+                <w:t xml:space="preserve">hal-01939501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Blocage partiel au refroidissement d’une transition solide-solide réversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lerestif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th BIWIC meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940257v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocage partiel au refroidissement d’une transition solide-solide réversible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Characterization of a new solid form in the KHCOO-water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">42èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939524v1</w:t>
+                <w:t xml:space="preserve">hal-01939437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between stable and metastable equilibria upon recrystallization from the amorphous state of a chiral molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification de composés chimiques pour la fabrication d'étalons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.T. Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">42èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432444v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Purification de composés chimiques pour la fabrication d'étalons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.T. Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Couvrat</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939429v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Water on the behaviour of the 1,3-dimethylurea studied by construction of the binary phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CNRS Cristech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastable eutectic composition determination of 1,3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réévalutation du diagramme solide/liquide du système KHCOO/H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into metastable phase diagrams by temperature-resolved second harmonic generation (TR-SHG): a case study with 1,3-dimethylurea/water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of Polycyclic Aromatic Hydrocarbons by Co-crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.T. Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23th BIWIC meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les influences combinées de la pression et de la température sur la rétention en chromatographie phase gazeuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+                <w:t xml:space="preserve">Partial blockage of the reversible solid-solid transition of strontium succinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lerestif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432453v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fusion de zone comme technique séparative appliquée à l’ultrapurification préparative du Phénanthrène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SEP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial blockage of the reversible solid-solid transition of strontium succinate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Lerestif</w:t>
+                <w:t xml:space="preserve">Les influences combinées de la pression et de la température sur la rétention en chromatographie phase gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
+              <w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940784v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of phase equilibria to Phenanthrene ultrapurification: comparison between zone melting and co-crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hanbat, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Diagrams for optimization of Phenanthrene purification processes: Zone Melting vs. Co-crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the water content on the solid-solid transition of 1,3-dimethylurea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (22nd International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, 2015-09, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Zone melting prototype to purify phenanthrene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940861v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell silica particles: Functionalization, characterization, and evaluation of the stationary phases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tisse</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIèmes journées scientifiques du Club Jeunes de l'AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941040v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octadecyl-chemically bonded core-shell silica phases for liquid chromatography: comparison of microwave-assisted and classical synthetic routes, structural characterization and chromatographic evaluation of the stationary phases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Phase diagram determination by means of temperature-resolved second harmonic generation (SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940971v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Determination of Binary Melting Phase Diagram and thernary isotherm (Solubility curve) for a Zwiterionic Cocrystal System : The cas of L-Prolinr and Fumaric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tilborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tisse</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940913v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Core-shell silica particles: Functionalization, characterization, and evaluation of the stationary phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Dargent</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">VIIèmes journées scientifiques du Club Jeunes de l'AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941046v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram determination by means of temperature-resolved second harmonic generation (SHG)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A new Zone melting prototype to purify phenanthrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Dupray</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940941v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Binary Melting Phase Diagram and thernary isotherm (Solubility curve) for a Zwiterionic Cocrystal System : The cas of L-Prolinr and Fumaric Acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Octadecyl-chemically bonded core-shell silica phases for liquid chromatography: comparison of microwave-assisted and classical synthetic routes, structural characterization and chromatographic evaluation of the stationary phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cartigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Leyssens</w:t>
+                <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940894v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone melting: an efficient process for purification of organic solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvay Workshop on Directional Nucleation and Growth of Molecular Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Biclotymol: from high-energy milling to supercooled melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenanthrene-Anthracene Binary System Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de formation d’inclusions fluides dans les cristaux organiques : influence des gaz sur la croissance cristalline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of solid phases in the Dexamethasone Acetate / water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-investigation of the binary system phenanthrene/anthracene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROSAM (ROuen Symposium on Advanced Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation: a useful tool for the characterization of organic crystallized compounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Fluid inclusions inside organic crystals: case study of 12H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942523v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid inclusions inside organic crystals: case study of 12H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">About the formation of fluid inclusions inside organic crystals: How vacuoles give indirect proofs of different crystal growth episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942520v1</w:t>
+                <w:t xml:space="preserve">hal-01942476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Zone Melting and Preparative Chromatography: the best route to reach ultra-pure materials?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIII èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t>
+              <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942440v1</w:t>
+                <w:t xml:space="preserve">hal-01942503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-crystals and other crystalline molecular complexes: a journey through the solid state chemistry of Brivaracetam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Zone Melting and Preparative Chromatography: the best route to reach ultra-pure materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">XXXVIII èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942493v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the formation of fluid inclusions inside organic crystals: How vacuoles give indirect proofs of different crystal growth episodes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-crystals and other crystalline molecular complexes: a journey through the solid state chemistry of Brivaracetam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. De Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942476v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About the formation of liquid inclusions inside organic crystals: How vacuoles give indirect proofs of different crystal growth episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">ACTS (Asian Crystallization Technology Symposium) n°1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942503v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the formation of liquid inclusions inside organic crystals: How vacuoles give indirect proofs of different crystal growth episodes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Second harmonic generation: a useful tool for the characterization of organic crystallized compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTS (Asian Crystallization Technology Symposium) n°1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468970v1</w:t>
+                <w:t xml:space="preserve">hal-01942523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of SHG activity of 3,5-Dinitrobenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIII èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Crystalline Containers by Structure Reorganization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">On the origin of 3,5-Dinitrobenzoic acid SHG activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle*</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conferences: Crystal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Waterville Valley, United States</w:t>
+              <w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942559v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of 3,5-Dinitrobenzoic acid SHG activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
+                <w:t xml:space="preserve">Engineering of Crystalline Containers by Structure Reorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Taulelle*</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">S.S Dette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Gordon Research Conferences: Crystal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Waterville Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942485v1</w:t>
+                <w:t xml:space="preserve">hal-01942559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary phase diagram between phenanthrene and its main impurity: dibenzothiophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cartigny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-N. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVII JEEP – 37th Conference on Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Avold, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jeep/201100006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a zone melting prototype applied to organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVII èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint Avold, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes de formation d’inclusions liquides à l’intérieur de monocristaux de ciclopirox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a miscibility gap: from a micro demixion to a monotectic invariant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVI ème JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid inclusions in organic crystals: Comparison between adipic acid and ciclopirox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of phenantrene by zone melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Solà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC-17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the binary systems: BF32/ n-heptane and BF32/ n-dodecane: characterization of a syntectic equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVI ème JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemma on the centro or non-centro symmetry of 3-5dinitrobenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Duresseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the formation of liquid inclusions in single crystals of benzoyllusitanicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dupray</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of solid/vapour equilibria on the stability of organic solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of gas bubbles inside ciclopirox crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17869,2388 +17881,2388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and simulation of the thermodynamic and physicochemical properties of natural and industrial brines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nino Patry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEEP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Phase Diagram Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Equilibres entre Phases JEEP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rouen (FR), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid State Landscape and Dehydration Mechanism of new Proxyphylline Based Chiral Cocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina C Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ultrapure phenanthrene by crystallization : use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recrystallization behaviour of organic compounds from the amorphous state: impact of chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">JCAT 50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432465v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization behaviour of organic compounds from the amorphous state: impact of chirality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preparation of ultrapure phenanthrene by crystallization : use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Petit</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT 50</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
+              <w:t xml:space="preserve">CRISTAL9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149566v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - SCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement Thermique des Composes Organiques Chiraux Depuis l’Etat Amorphe : Benefice des Analyses DSC et FSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Valéry en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets De La Pression Hydrostatique Sur La Relaxation Debye d’une Amine Secondaire : Cas Du N-Acetyl-α-Methylbenzylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT 50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Chirality on the Glass Forming Ability and the crystallization from the amorphous state of 5-ethyl-5methylhydantoin, a chiral poor glass former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNCS-ESG 2018 (15th International Conference on the Physics of Non-Crystalline solids &amp; 14th European Society of Glass Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Phenanthrene by Co-Crystallization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compétition entre les équilibres stables et métastables d'une molécule chirale lors de la recristallisation depuis l'état vitreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop of the Crystal Growth of Organic Material (CGOM) &amp; 47th Annual British Association of Crystal Growth Conference (BACG) Joint Conference, 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468933v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétition entre les équilibres stables et métastables d'une molécule chirale lors de la recristallisation depuis l'état vitreux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Purification of Phenanthrene by Co-Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop of the Crystal Growth of Organic Material (CGOM) &amp; 47th Annual British Association of Crystal Growth Conference (BACG) Joint Conference, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468923v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Phase Equilibria to Phenanthrene Ultrapurification: Comparison between Zone Melting and Co-Crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (Bremen International Workshop for Industrial Crystallization) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Blockage of the reversible solid-solid transition of strontium succinate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lerestif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparative purification of Phenanthrene using zone melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Cchercheurs (SCF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes JEEP (Conference on Phase Equilibria)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Hydrate(s) from the deliquescent state: On the importance of controlling APIs storage conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaysse-Ludot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell silica particles: Octadecyl silica particles by hydrosilylation and organosilanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Symposium on Chromatography (ISC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des whiskers creux par la méthode de la goutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CRISTECH (CNRS) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20260,262 +20272,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New crystalline phase of (3S,3S’) 4,4’-disulfanediylbis(3-aminobutane 1-sulfonic acid) with L-lysine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP2909169A1. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the preparation of (3s,3s') 4,4'-disulfanediylbis (3-aminobutane 1-sulfonic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2012045849A1. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId427"/>
+      <w:footerReference w:type="default" r:id="rId428"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20662,51 +20674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05445856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naylor Ahamed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-025-15240-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Matkovska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lorieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00888" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05445969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wood" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Arhangelskis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bart&#367;&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daniel Boese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Correia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinetre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04178490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03843E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800705" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04880K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Horosanskaia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Engelhardt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Edelmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276971v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leeman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Sellami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounissa Kebiche-Senhadji" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.03.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927758v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Smet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rome" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00331" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201700557" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.133" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60270-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928458v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500726" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BQ4DFVP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fours" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schenkel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.11.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216346v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Neurohr" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00876" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langlois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400692" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHJNQW7H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ermelinda S. Eus&#233;bio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Canotilho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02389" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929987v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-014-2802-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2746-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/786BF1B1394374DB67717DF45D0FCD5F87D0A4AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930178v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301036" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Waldschmidt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.02.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930665v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Dette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stelzer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.03.062" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRQSMP8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931060v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200245m" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931077v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200331n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073045v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lefebvre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699033v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736106v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03814125v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432428v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295938v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468828v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Palacio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02170734v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468823v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939048v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468839v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939151v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Atawa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Correia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Afouard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939142v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939094v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939437v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939435v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939675v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939576v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939523v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escolivet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerestif" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939524v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939444v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432444v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939556v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939552v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940250v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940800v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432453v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940505v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lerestif" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940326v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940797v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940861v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940971v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940941v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940894v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilborg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941134v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940868v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942369v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942354v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942343v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942349v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942385v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942520v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942440v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942493v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Smet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Meur" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aerts" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942476v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468970v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Dette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jones" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938211v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Petit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942727v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942857v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943269v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943355v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sol&#224;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942867v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943308v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duresseix" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943284v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937879v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233624v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736105v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432465v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149566v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149542v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149557v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468943v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468933v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468923v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468908v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468899v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taulelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lerestif" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432476v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130730v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940452v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941085v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130739v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469016v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delage" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949462v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balavoine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949490v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Madec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05445856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naylor Ahamed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-025-15240-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Matkovska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lorieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00888" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05445969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wood" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Arhangelskis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bart&#367;&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daniel Boese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinetre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Correia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04178490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03843E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800705" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04880K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Horosanskaia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Engelhardt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Edelmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leeman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Sellami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounissa Kebiche-Senhadji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.03.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201700557" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Smet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rome" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00331" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.050" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.133" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60270-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fours" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schenkel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafontaine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500726" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BQ4DFVP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Neurohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00876" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langlois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400692" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHJNQW7H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928842v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ermelinda S. Eus&#233;bio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Canotilho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02389" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929987v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-014-2802-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2746-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/786BF1B1394374DB67717DF45D0FCD5F87D0A4AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301035" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Waldschmidt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.02.047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Dette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stelzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.03.062" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRQSMP8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200245m" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931077v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200331n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073045v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lefebvre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699033v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03814125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432428v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149520v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432729v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Palacio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468823v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02170734v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938501v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468839v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939151v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Atawa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Correia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Afouard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939142v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939094v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939675v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939469v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939523v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escolivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerestif" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939524v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939437v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939444v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432444v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940264v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939556v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939552v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940250v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lerestif" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940505v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940750v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940326v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940913v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940941v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940894v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilborg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940861v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941134v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940868v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942369v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942354v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942343v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942349v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942385v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942520v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942440v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942493v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Smet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Meur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aerts" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468970v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942559v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Dette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jones" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Petit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942727v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943222v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943269v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943355v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sol&#224;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942867v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duresseix" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943284v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937879v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233624v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736105v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149566v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432465v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149542v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149557v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468923v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468933v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468908v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468899v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taulelle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lerestif" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432476v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130730v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940452v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941085v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130739v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469016v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delage" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balavoine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949490v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Madec" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>