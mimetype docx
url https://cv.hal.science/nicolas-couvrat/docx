--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -736,295 +736,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Diagrams of Praziquantel and Vanillic Acid Cocrystals: Racemic Compound and Conglomerate System</w:t>
+                <w:t xml:space="preserve">Effects of hydrostatic pressure on amorphous chiral materials: Impact on homochiral or heterochiral H-bond sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Gerard</w:t>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pinetre</w:t>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Cercel</w:t>
+                <w:t xml:space="preserve">Natália Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 640, pp.123111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533959v1</w:t>
+                <w:t xml:space="preserve">hal-04636715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrostatic pressure on amorphous chiral materials: Impact on homochiral or heterochiral H-bond sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Diagrams of Praziquantel and Vanillic Acid Cocrystals: Racemic Compound and Conglomerate System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+                <w:t xml:space="preserve">Clément Pinetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Affouard</w:t>
+                <w:t xml:space="preserve">Hugo Cercel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália Correia</w:t>
+                <w:t xml:space="preserve">Maxime Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 640, pp.123111. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2024.123111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636715v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinanolayered PA6/Cloisite and PE/PA6/Cloisite composites: Structure, mechanical and barrier properties</w:t>
               </w:r>
@@ -1144,51 +1144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Binary System of Proxyphylline Enantiomers: Structural Resolution and Phase Diagram Determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina C Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Saint Jores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (20), pp.7061. </w:t>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.103375. </w:t>
@@ -1814,103 +1814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chirality in the amorphous state of conglomerate forming systems: case study of N-acetyl-α-methylbenzylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália T. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (42), pp.24282-24293. </w:t>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina C Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,291 +2344,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of sodium dithionate and its dihydrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Schindler</w:t>
+                <w:t xml:space="preserve">Molecular Mobility of Amorphous N-Acetyl-α-Methylbenzylamine and Debye Relaxation evidenced by Dielectric Relaxation Spectroscopy and Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália T. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (7), pp.1446-1451. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.702-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201800705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04880K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081042v1</w:t>
+                <w:t xml:space="preserve">hal-01949393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mobility of Amorphous N-Acetyl-α-Methylbenzylamine and Debye Relaxation evidenced by Dielectric Relaxation Spectroscopy and Molecular Dynamics Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natália T. Correia</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of sodium dithionate and its dihydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.702-717. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (7), pp.1446-1451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP04880K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201800705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949393v1</w:t>
+                <w:t xml:space="preserve">hal-02081042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvate Formation of Bis(demethoxy)curcumin: Crystal Structure Analyses and Stability Investigations</w:t>
               </w:r>
@@ -2774,51 +2774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Mbodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,412 +3152,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Drug–Excipient Interactions in Biclotymol Amorphous Solid Dispersions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limitations during the Resolution of (±)-Epinephrine by Using Tartaric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Schammé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.7b00993⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (6), pp.1086 - 1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201700557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857154v1</w:t>
+                <w:t xml:space="preserve">hal-01857155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations during the Resolution of (±)-Epinephrine by Using Tartaric Acid</w:t>
+                <w:t xml:space="preserve">A Possible Infinite Number of Components in a Single Crystalline Phase: On the Isomorphism of Brivaracetam–Guest Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201700557⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (9), pp.4807 - 4810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857155v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Infinite Number of Components in a Single Crystalline Phase: On the Isomorphism of Brivaracetam–Guest Molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Drug–Excipient Interactions in Biclotymol Amorphous Solid Dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic de Smet</w:t>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rome</w:t>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (9), pp.4807 - 4810. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.1112-1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.7b00993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927758v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t>
               </w:r>
@@ -3677,77 +3677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chirality on the Glass Forming Ability and the crystallization from the amorphous state of 5-ethyl-5-methylhydantoin, a chiral poor glass former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3941,77 +3941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality impact on physical ageing: an original case of a small organic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4071,103 +4071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the Physical State Reached by an Active Pharmaceutical Ingredient upon High-Energy Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (19), pp.5142 - 5150. </w:t>
@@ -4333,376 +4333,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Burel</w:t>
+                <w:t xml:space="preserve">Partial Blockage of the Reversible Solid-Solid Transition of Strontium Succinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Brugman</w:t>
+                <w:t xml:space="preserve">Damien Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+                <w:t xml:space="preserve">Anaïs Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1224 - 1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201500726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928577v1</w:t>
+                <w:t xml:space="preserve">hal-01928458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sodium chloride on the expansion of a liquid-liquid miscibility gap in an API/water system. Case study of Brivaracetam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Schenkel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1326 - 1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928640v1</w:t>
+                <w:t xml:space="preserve">hal-01928586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4717,379 +4729,367 @@
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (30), pp.7579-7592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Blockage of the Reversible Solid-Solid Transition of Strontium Succinate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+                <w:t xml:space="preserve">Phenanthrene Purification: Comparison of Zone Melting and Co-Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Martins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39 (7), pp.1224 - 1230. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 39 (7), pp.1317 - 1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201600033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201500726⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928458v1</w:t>
+                <w:t xml:space="preserve">hal-01928577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Urea/Water Eutectic Composition by Temperature-Resolved Second Harmonic Generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of sodium chloride on the expansion of a liquid-liquid miscibility gap in an API/water system. Case study of Brivaracetam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201600032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 515 (1-2), pp.702 - 707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01928586v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: A process-induced disorder in Biclotymol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,51 +5097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 499 (1-2), pp.67 - 73. </w:t>
@@ -5453,377 +5453,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Reversible Phase Transitions in Molecular Crystals: Case of Ciclopirox</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+                <w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Gbabode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">João Canotilho</w:t>
+                <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02389⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.946 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg5017565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928842v1</w:t>
+                <w:t xml:space="preserve">hal-01928787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Second Harmonic Generation from an Organic Self-Assembled Eutectic Binary Mixture: A Case Study with 3-Nitrobenzoic and 3,5-Dinitrobenzoic Acids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabin Gbabode</w:t>
+                <w:t xml:space="preserve">Mechanisms of Reversible Phase Transitions in Molecular Crystals: Case of Ciclopirox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ermelinda S. Eusébio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
+                <w:t xml:space="preserve">João Canotilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (2), pp.946 - 960. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (18), pp.6360 - 6373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg5017565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b02389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928787v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization kinetics and molecular mobility of an amorphous active pharmaceutical ingredient: A case study with Biclotymol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 490 (1-2), pp.248 - 257. </w:t>
@@ -5861,51 +5861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Density Octadecyl Chemically Bonded Core–Shell Silica Phases for HPLC: Comparison of Microwave-Assisted and Classical Synthetic Routes, Structural Characterization and Chromatographic Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,51 +6047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (1), pp.293 - 300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6410,51 +6410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of crystal growth conditions on the formation of macroscopic liquid inclusions in ciclopirox crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6716,51 +6716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6850,64 +6850,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Rietveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (6), pp.2580 - 2587. </w:t>
@@ -7487,51 +7487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina C Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7567,273 +7567,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent André</w:t>
+                <w:t xml:space="preserve">Hydration-dehydration mechanism of prednisolone sesquihydrate investigated by thermal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 53</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech, May 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234609v1</w:t>
+                <w:t xml:space="preserve">hal-04105460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration-dehydration mechanism of prednisolone sesquihydrate investigated by thermal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of the chemical behavior of the ternary CoSO4-Li2SO4-H2O system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nino Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 53</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech, May 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">45e Journées des Equilibres Entre Phases (JEEP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yohann Cartigny, Oct 2023, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105460v1</w:t>
+                <w:t xml:space="preserve">hal-04234609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential Crystallization in a Family of Chiral Cocrystals</w:t>
               </w:r>
@@ -8108,51 +8108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8755,51 +8755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC 2019 International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Rayong, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8919,51 +8919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvates and Heterosolvates Identification and Characterization of Their Thermal Behavior by Means of TGA-DSC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9001,77 +9001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mobility of chiral amorphous compounds: Original case study of Nac-MBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9120,441 +9120,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of Phenanthrene-Anthracene binary system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limitations during the resolution of (±)-Epinephrine by using tartaric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cardinael</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">24ème BIWIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Dortmund, Aug 2017, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938501v1</w:t>
+                <w:t xml:space="preserve">hal-01939048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations during the resolution of (±)-Epinephrine by using tartaric acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of a metatectic invariant in the binary system 1,3-dimethylurea/water and crystal structure determination of DMU monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gbabode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème BIWIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Dortmund, Aug 2017, Dortmund, Germany</w:t>
+              <w:t xml:space="preserve">43èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939048v1</w:t>
+                <w:t xml:space="preserve">hal-01938519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a metatectic invariant in the binary system 1,3-dimethylurea/water and crystal structure determination of DMU monohydrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Baaklini</w:t>
+                <w:t xml:space="preserve">Reinvestigation of Phenanthrene-Anthracene binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gbabode</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Couvrat</w:t>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Univ. Politecnica Catalunya, Mar 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, Mar 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938519v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État vitreux d’une molécule chirale étudiée par FSC: la 5-éthyl-5méthylhydantoïne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9743,51 +9743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9838,51 +9838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des équilibres solid-liquide du système binaire 1,3 dimethylurée-eau: équilibre métatectique, métastabilité, polymorphisme, hydratation... bienvenue dans le monde des diagrammes de phases de molécules organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9944,1515 +9944,1515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the binary system 1,3-dimethylurea-water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a new solid form in the KHCOO-water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.N. Yuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Schindler</w:t>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939435v1</w:t>
+                <w:t xml:space="preserve">hal-01939437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on 2-adamantanone low temperature phase transition by temperature-resolved second harmonic generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.N. Yuan</w:t>
+                <w:t xml:space="preserve">Blocage partiel au refroidissement d’une transition solide-solide réversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Clevers</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lerestif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-12/BACG Joint Conference (12 th International Workshop of the Crystal Growth of Organic Material &amp; 47th Annual British Association of Crystal Growth Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939675v1</w:t>
+                <w:t xml:space="preserve">hal-01939524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétition entre les équilibres stables et métastables d’une molécule chirale lors de la recristallisation à partir de l’état vitreux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Atawa</w:t>
+                <w:t xml:space="preserve">Study of the binary system 1,3-dimethylurea-water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">42èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939576v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Investigations on 2-adamantanone low temperature phase transition by temperature-resolved second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tainjin, China</w:t>
+              <w:t xml:space="preserve">CGOM-12/BACG Joint Conference (12 th International Workshop of the Crystal Growth of Organic Material &amp; 47th Annual British Association of Crystal Growth Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939592v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification du phénanthrène par co-cristallisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Cartigny</w:t>
+                <w:t xml:space="preserve">Compétition entre les équilibres stables et métastables d’une molécule chirale lors de la recristallisation à partir de l’état vitreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939469v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Metastable eutectic composition determination of 1, 3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Asian Crystallization Technology Symposium (ACTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tainjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468844v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Clevers</w:t>
+                <w:t xml:space="preserve">Purification du phénanthrène par co-cristallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Dupray</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th BIWIC meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940257v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un procédé industriel de cristallisation d’une molécule d’intérêt pharmaceutique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939523v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+                <w:t xml:space="preserve">1,3-Dimethylurea Hydration Process Investigation by Temperature-Resolved Second Harmonic Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">23th BIWIC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Magdeburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468869v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Schammé</w:t>
+                <w:t xml:space="preserve">Développement d’un procédé industriel de cristallisation d’une molécule d’intérêt pharmaceutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Escolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lerestif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939501v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocage partiel au refroidissement d’une transition solide-solide réversible</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Lerestif</w:t>
+                <w:t xml:space="preserve">Phenanthrene purification: comparison between Zone Melting and Co-Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peulon Valérie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939524v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new solid form in the KHCOO-water system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malpelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939437v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between stable and metastable equilibria upon recrystallization from the amorphous state of a chiral molecule</w:t>
               </w:r>
@@ -11553,320 +11553,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Burel</w:t>
+                <w:t xml:space="preserve">Purification de composés chimiques pour la fabrication d'étalons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.T. Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Couvrat</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939429v1</w:t>
+                <w:t xml:space="preserve">hal-02432444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification de composés chimiques pour la fabrication d'étalons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Burel</w:t>
+                <w:t xml:space="preserve">Phenanthrene purification: comparison between zone melting and co-crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.T. Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du club Jeunes AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">42èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Paris Descartes, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432444v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Water on the behaviour of the 1,3-dimethylurea studied by construction of the binary phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11934,77 +11934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastable eutectic composition determination of 1,3-dimethylurea/water system by temperature-resolved second harmonic generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12059,51 +12059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réévalutation du diagramme solide/liquide du système KHCOO/H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12180,77 +12180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into metastable phase diagrams by temperature-resolved second harmonic generation (TR-SHG): a case study with 1,3-dimethylurea/water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12430,64 +12430,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12590,51 +12590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lerestif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12939,51 +12939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of phase equilibria to Phenanthrene ultrapurification: comparison between zone melting and co-crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13064,51 +13064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Diagrams for optimization of Phenanthrene purification processes: Zone Melting vs. Co-crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brugman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13176,51 +13176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the water content on the solid-solid transition of 1,3-dimethylurea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13295,57 +13295,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Core-shell silica particles: Functionalization, characterization, and evaluation of the stationary phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13374,349 +13374,349 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">VIIèmes journées scientifiques du Club Jeunes de l'AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940913v1</w:t>
+                <w:t xml:space="preserve">hal-01941040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Schammé</w:t>
+                <w:t xml:space="preserve">A new Zone melting prototype to purify phenanthrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941046v1</w:t>
+                <w:t xml:space="preserve">hal-01940861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram determination by means of temperature-resolved second harmonic generation (SHG)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Simon</w:t>
+                <w:t xml:space="preserve">Octadecyl-chemically bonded core-shell silica phases for liquid chromatography: comparison of microwave-assisted and classical synthetic routes, structural characterization and chromatographic evaluation of the stationary phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940941v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Binary Melting Phase Diagram and thernary isotherm (Solubility curve) for a Zwiterionic Cocrystal System : The cas of L-Prolinr and Fumaric Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13724,124 +13724,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell silica particles: Functionalization, characterization, and evaluation of the stationary phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13870,319 +13870,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIèmes journées scientifiques du Club Jeunes de l'AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème congrès francophone de l’AFSEP sur les Sciences séparatives et les couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941040v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Zone melting prototype to purify phenanthrene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Burel</w:t>
+                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940861v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octadecyl-chemically bonded core-shell silica phases for liquid chromatography: comparison of microwave-assisted and classical synthetic routes, structural characterization and chromatographic evaluation of the stationary phases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Mercier</w:t>
+                <w:t xml:space="preserve">Phase diagram determination by means of temperature-resolved second harmonic generation (SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940971v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone melting: an efficient process for purification of organic solids</w:t>
               </w:r>
@@ -14283,273 +14283,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Biclotymol: from high-energy milling to supercooled melt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941095v1</w:t>
+                <w:t xml:space="preserve">hal-01941049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Behavior of Biclotymol: from high-energy milling to supercooled melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941049v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenanthrene-Anthracene Binary System Revisited</w:t>
               </w:r>
@@ -14650,692 +14650,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme de formation d’inclusions fluides dans les cristaux organiques : influence des gaz sur la croissance cristalline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+                <w:t xml:space="preserve">Re-investigation of the binary system phenanthrene/anthracene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t>
+              <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942369v1</w:t>
+                <w:t xml:space="preserve">hal-01942349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of solid phases in the Dexamethasone Acetate / water system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Delage</w:t>
+                <w:t xml:space="preserve">Mécanisme de formation d’inclusions fluides dans les cristaux organiques : influence des gaz sur la croissance cristalline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942354v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of solid phases in the Dexamethasone Acetate / water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469021v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Second harmonic generation: applications in phase diagram investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942343v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-investigation of the binary system phenanthrene/anthracene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Burel</w:t>
+                <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Cartigny</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942349v1</w:t>
+                <w:t xml:space="preserve">hal-01942343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Harmonic Generation efficiency in binary eutectic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15393,864 +15393,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid inclusions inside organic crystals: case study of 12H</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second harmonic generation: a useful tool for the characterization of organic crystallized compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942520v1</w:t>
+                <w:t xml:space="preserve">hal-01942523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the formation of fluid inclusions inside organic crystals: How vacuoles give indirect proofs of different crystal growth episodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Petit</w:t>
+                <w:t xml:space="preserve">About the formation of liquid inclusions inside organic crystals: How vacuoles give indirect proofs of different crystal growth episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t>
+              <w:t xml:space="preserve">ACTS (Asian Crystallization Technology Symposium) n°1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942476v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluid inclusions inside organic crystals: case study of 12H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942503v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Zone Melting and Preparative Chromatography: the best route to reach ultra-pure materials?</w:t>
+                <w:t xml:space="preserve">About the formation of fluid inclusions inside organic crystals: How vacuoles give indirect proofs of different crystal growth episodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Cartigny</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIII èmes JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t>
+              <w:t xml:space="preserve">1st Asian Crystallization Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942440v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-crystals and other crystalline molecular complexes: a journey through the solid state chemistry of Brivaracetam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Quéré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Aerts</w:t>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942493v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the formation of liquid inclusions inside organic crystals: How vacuoles give indirect proofs of different crystal growth episodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">Combining Zone Melting and Preparative Chromatography: the best route to reach ultra-pure materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTS (Asian Crystallization Technology Symposium) n°1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">XXXVIII èmes JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468970v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation: a useful tool for the characterization of organic crystallized compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Clevers</w:t>
+                <w:t xml:space="preserve">Co-crystals and other crystalline molecular complexes: a journey through the solid state chemistry of Brivaracetam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. De Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Couvrat</w:t>
+                <w:t xml:space="preserve">L. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942523v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of SHG activity of 3,5-Dinitrobenzoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16318,77 +16318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of 3,5-Dinitrobenzoic acid SHG activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle*</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16800,372 +16800,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes de formation d’inclusions liquides à l’intérieur de monocristaux de ciclopirox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid inclusions in organic crystals: Comparison between adipic acid and ciclopirox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943222v1</w:t>
+                <w:t xml:space="preserve">hal-01943269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a miscibility gap: from a micro demixion to a monotectic invariant</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes de formation d’inclusions liquides à l’intérieur de monocristaux de ciclopirox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVI ème JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942857v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid inclusions in organic crystals: Comparison between adipic acid and ciclopirox</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of a miscibility gap: from a micro demixion to a monotectic invariant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">XXXVI ème JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943269v1</w:t>
+                <w:t xml:space="preserve">hal-01942857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of phenantrene by zone melting</w:t>
               </w:r>
@@ -17315,51 +17315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVI ème JEEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17410,51 +17410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Duresseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17548,64 +17548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
@@ -17683,51 +17683,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXV JEEP – 35th Conference on Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Annecy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jeep/200900012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937879v1</w:t>
@@ -18193,51 +18193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
@@ -18260,277 +18260,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization behaviour of organic compounds from the amorphous state: impact of chirality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Viel</w:t>
+                <w:t xml:space="preserve">Preparation of ultrapure phenanthrene by crystallization : use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Petit</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT 50</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
+              <w:t xml:space="preserve">CRISTAL9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149566v1</w:t>
+                <w:t xml:space="preserve">hal-02432465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ultrapure phenanthrene by crystallization : use of phase diagrams and molecular structures to reinforce discrimination in the solid state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Burel</w:t>
+                <w:t xml:space="preserve">Recrystallization behaviour of organic compounds from the amorphous state: impact of chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">JCAT 50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432465v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic study of the ternary system LiCl-Li2CO3-H2O</w:t>
               </w:r>
@@ -18641,64 +18641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement Thermique des Composes Organiques Chiraux Depuis l’Etat Amorphe : Benefice des Analyses DSC et FSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18792,51 +18792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18891,77 +18891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Chirality on the Glass Forming Ability and the crystallization from the amorphous state of 5-ethyl-5methylhydantoin, a chiral poor glass former</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19006,678 +19006,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétition entre les équilibres stables et métastables d'une molécule chirale lors de la recristallisation depuis l'état vitreux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+                <w:t xml:space="preserve">Purification of Phenanthrene by Co-Crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">12th International Workshop of the Crystal Growth of Organic Material (CGOM) &amp; 47th Annual British Association of Crystal Growth Conference (BACG) Joint Conference, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468923v1</w:t>
+                <w:t xml:space="preserve">hal-02468933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Phenanthrene by Co-Crystallization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+                <w:t xml:space="preserve">Compétition entre les équilibres stables et métastables d'une molécule chirale lors de la recristallisation depuis l'état vitreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop of the Crystal Growth of Organic Material (CGOM) &amp; 47th Annual British Association of Crystal Growth Conference (BACG) Joint Conference, 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468933v1</w:t>
+                <w:t xml:space="preserve">hal-02468923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Phase Equilibria to Phenanthrene Ultrapurification: Comparison between Zone Melting and Co-Crystallization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partial Blockage of the reversible solid-solid transition of strontium succinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lerestif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC (Bremen International Workshop for Industrial Crystallization) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468908v1</w:t>
+                <w:t xml:space="preserve">hal-02468899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Blockage of the reversible solid-solid transition of strontium succinate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparative purification of Phenanthrene using zone melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Lynch</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP (Journées des Equilibres Entre Phases) n°41</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Cchercheurs (SCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468899v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative purification of Phenanthrene using zone melting</w:t>
+                <w:t xml:space="preserve">Contribution of Phase Equilibria to Phenanthrene Ultrapurification: Comparison between Zone Melting and Co-Crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Brugman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Cchercheurs (SCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">BIWIC (Bremen International Workshop for Industrial Crystallization) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432476v1</w:t>
+                <w:t xml:space="preserve">hal-02468908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diviser par 10 le temps de fonctionnalisation de particules de silice partiellement poreuses ? Micro-ondes versus chauffage à reflux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19758,64 +19758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urea/water phase diagram determination by means of temperature-resolved second harmonic generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20004,51 +20004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell silica particles: Octadecyl silica particles by hydrosilylation and organosilanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20142,77 +20142,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation des whiskers creux par la méthode de la goutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20312,51 +20312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Balavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20426,51 +20426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20674,51 +20674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05445856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naylor Ahamed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-025-15240-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Matkovska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lorieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00888" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05445969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wood" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Arhangelskis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bart&#367;&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daniel Boese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinetre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Correia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04178490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03843E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800705" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04880K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Horosanskaia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Engelhardt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Edelmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leeman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Sellami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounissa Kebiche-Senhadji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.03.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahieux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201700557" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Smet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rome" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00331" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.050" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.133" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60270-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fours" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schenkel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafontaine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500726" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BQ4DFVP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Neurohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00876" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langlois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400692" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHJNQW7H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928842v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ermelinda S. Eus&#233;bio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Canotilho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02389" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929987v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-014-2802-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2746-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/786BF1B1394374DB67717DF45D0FCD5F87D0A4AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301035" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Waldschmidt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.02.047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Dette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stelzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.03.062" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRQSMP8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200245m" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931077v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200331n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073045v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lefebvre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699033v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03814125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432428v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149520v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432729v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Palacio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468823v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02170734v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938501v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468839v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939151v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Atawa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Correia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Afouard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939142v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939094v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939675v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939576v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939469v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939523v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escolivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerestif" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939524v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939437v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939444v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432444v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940264v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939556v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939552v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940250v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lerestif" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940505v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940750v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940326v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940913v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940941v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940894v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilborg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941040v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940861v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940971v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941134v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940868v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942369v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942354v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942343v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942349v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942385v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942520v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942440v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942493v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Smet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Meur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aerts" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468970v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942559v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Dette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jones" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Petit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942727v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943222v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943269v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943355v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sol&#224;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942867v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duresseix" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943284v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937879v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233624v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736105v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149566v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432465v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149542v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149557v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468923v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468933v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468908v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468899v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taulelle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lerestif" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432476v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130730v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940452v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941085v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130739v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469016v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delage" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balavoine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949490v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Madec" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05445856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naylor Ahamed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-025-15240-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05523078v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Patry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cartigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2026.107650" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;bert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.4c00636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Matkovska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lorieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00888" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05445969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wood" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Arhangelskis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Bart&#367;&#328;kov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bernardes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daniel Boese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Correia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2024.123111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Gerard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinetre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cercel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00114" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04423512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lozay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111167" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04369083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina C Harfouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brandel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.3c00922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Baaklini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Schindler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Saint Jores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28207061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04123331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04178490v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Simon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bilot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13081006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Tizaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Galai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103375" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia T. Correia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03843E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Mbodji" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Barrio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2020.105334" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00149" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04880K" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02081042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201800705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Horosanskaia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Engelhardt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Edelmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b01425" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leeman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00568" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thoumire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.240" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B95VRTV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Sellami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ounissa Kebiche-Senhadji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2019.03.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201700557" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic de Smet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rome" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.050" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fotsing Nkuigue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.02.084" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2018.05.133" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Burel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60270-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafontaine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500726" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BQ4DFVP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928586v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSX7RL7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928577v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Brugman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201600033" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27D42TNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fours" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schenkel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.11.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Neurohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marchivie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00876" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Linol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Langlois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201400692" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHJNQW7H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928787v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg5017565" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928842v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ermelinda S. Eus&#233;bio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Canotilho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b02389" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929987v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-014-2802-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930152v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2746-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/786BF1B1394374DB67717DF45D0FCD5F87D0A4AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930178v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tisse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301035" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469028v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Waldschmidt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.02.047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930665v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Dette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stelzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jones" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.03.062" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSRQSMP8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200245m" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931077v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200331n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073045v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lefebvre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607883v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04699033v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04105460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04243213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystal Lopes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Harfouche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03778153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schindler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03814125v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270222v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poupard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432428v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149520v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432729v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02295938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dupray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Palacio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468823v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02170734v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939048v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938519v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baaklini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gbabode" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938501v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468839v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939151v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Atawa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Correia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Afouard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939142v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939094v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939437v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939524v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taulelle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerestif" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939435v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Yuan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939675v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939576v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939592v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939469v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940257v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yuan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939523v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escolivet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468869v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peulon Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939444v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432444v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.T. Brugman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939429v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peulon-Agasse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940264v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939556v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939552v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939432v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940250v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940784v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lerestif" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940505v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432453v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940750v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940326v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940971v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940894v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilborg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leyssens" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940913v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940941v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941134v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940868v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942349v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942369v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delage" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469021v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/200900012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942343v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942385v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942520v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942476v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942440v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942493v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rome" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De Smet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Meur" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aerts" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942446v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942485v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle*" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942559v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Dette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Jones" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938211v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Petit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeep/201100006" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942727v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943269v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943222v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942857v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943355v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sol&#224;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;nig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942867v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duresseix" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943284v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937879v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991654v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233624v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pin&#232;tre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03736105v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432465v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149566v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Viel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432742v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauchard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lach" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149542v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149557v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468933v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468923v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468899v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taulelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lerestif" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432476v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468908v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130730v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940452v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941085v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaysse-Ludot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langlois" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130739v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469016v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delage" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Balavoine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Schneider" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01949490v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Madec" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>