--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Creusot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD. Nicolas Creusot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse : 63 allée Serr, appartement 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33100 Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobile: +33 672982573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolascreusot@neuf.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naissance : 4 Juin 1984 (36 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité: Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues: Français, Anglais (lu et parlé), Allemand (notion)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Permis B et Permis bateau côtier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**EXPÉRIENCE PROFESSIONNELLE*****2019-actuel:* INRAE,** Unité de recherché EABX 1454, équipe ECOVEA (France, Bordeaux, 33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ch****argé de recherche en écotoxicologie & métabolomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Développement d’approches en métabolomique environnementale pour caractériser la réponse et l’adaptation des organismes aquatiques à la pression chimique dans le contexte du changement global.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017- 2019 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAWAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Environmental chemistry (Suisse, Dübendorf (ZH))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Projet EXPOZOL, EXPOsure of aquatic ecosystems to antifungal aZOLes: Assessment of occurence and fate in sediment, water and aquatic organisms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Marie Skłodowska-Curie Actions -Individual Fellowships, H2020-MSCA-IF-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation de la distribution et de la dynamique des azoles antifongiques dans les compartiments aquatiques (colonne d’eau, sédiment, biote) ; Identification des produits de biotransformation à différents niveaux trophiques ; Caractérisation de la toxico-cinétique et de la toxicodynamique pour l’établissement de modèles prédictifs (TK-TD) ; Évaluation du danger des azoles antifongiques environnementaux (i.e. composés individuels et mélanges environnementaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCM UMR 1194 (France, Montpellier, 34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des différences inter-espèces entre l’Homme et le poisson zèbre dans l’activation des récepteurs nucléaires par les polluants environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et validation de nouveaux modèles cellulaires à gênes rapporteurs (transitoires et stables) ; Application à l’évaluation du danger des substances et à la surveillance des milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche structurale pour la compréhension des différences inter-espèces (collaboration CNRS-CBS); Caractérisation de l’activation synergique du PXR et des réponses physiologiques associées (expression de gènes, prolifération).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2016 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Écotoxicologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ans -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement de l’activité bio-analytique appliquée à la surveillance de la qualité chimique des milieux aquatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation de l’opérationnalité de la démarche bio-analytique pour la surveillance en routine de la qualité chimique des milieux aquatiques et les performances épuratoires en station de traitements des eaux usées ; Standardisation des outils bio-analytiques et de la mesure de l’activité oestrogénique dans les eaux de surfaces ; Évaluation de nouveaux outils biologiques basés sur le poisson zèbre pour la caractérisation de la contamination des milieux aquatiques et du danger écotoxicologique associé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2011 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Université Bordeaux</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Talence, 33) / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ans -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de doctorat : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Contribution de l’approche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">effect directed analysis</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> à l’identification des perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Sous la direction de Selim Aït-Aïssa (INERIS) et de Hélène Budzinski (Université Bordeaux I).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et mise en œuvre d’une approche combinant outils biologiques et outils physico-chimiques pour la caractérisation de la contamination des milieux aquatiques par les perturbateurs endocriniens et leur identification.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Écotoxicologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ingénieur de recherche intérimaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réalisation de tests </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du plan national PCB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’outils in vitro pour la caractérisation de la contamination des milieux aquatiques par des composés dioxine-like</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*.***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**COMPÉTENCES*****Outils physico-chimiques***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Échantillonnage de matrices environnementales : sédiment, eau de surface, échantillonneurs passifs (POCIS et SPMD) et d’organismes aquatiques (e.g. copépodes, gammares)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Extraction par fluide pressurisé (ASE®- Extraction accélérée par solvant), SPE (Extraction sur Phase solide), QUECHERS (SPE dispersive) et extraction liquide/liquide</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fractionnement d‘extraits organiques complexes par chromatographie liquide (RP-HPLC-DAD, SPE et exclusion stérique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyses ciblées par chromatographie en phase gazeuse et liquide avec détection par spectrométrie de masse simple ou en tandem (CG-SM, CL-SM, UHPLC-SM/SM) ou par capture d’électron (CG-ECD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyses non-ciblées (empreinte et analyse de tendance ; élucidation structurale) et de suspects (utilisation de base de données) par couplage chromatographie en phase liquide et spectrométrie de masse hybride à haute résolution (HRMS) de type Orbitrap® (e.g. Q-exactive-PLUS, LUMOS) et Q-TOF. Application à la métabolomique environnementale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils biologiques & biochimiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Entretien, utilisation et développement de lignées cellulaires (humaines et poissons) à gènes rapporteurs (luciférase) pour la détection de perturbateurs endocriniens dans des matrices complexes ; Détermination d’hormone-équivalent (TEQ) ; Mesure de la cytotoxicité et la prolifération cellulaire (test MTT, bleu alamar) ; Automatisation des tests </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Freedom Evo75, TECAN® ; Biomek 3000, Beckman).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Utilisation de bioessais </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : larves de poisson zèbre transgéniques (gène rapporteur GFP) et sauvages pour la détection de perturbateurs endocriniens ; suivi du cycle de vie d’un microcrustacé (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurytemora affinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) en conditions contrôlées et mesure de l’activité enzymatique acetylcholine estérase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de biologie moléculaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Utilisation de colonnes greffées avec des récepteurs nucléaires pour l’isolement de ligands de ces récepteurs au sein d’échantillons complexes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Électrophorèse en gel de polyacrylamide.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Clonage de récepteurs nucléaires à partir de cellules ou d’embryon de poisson zèbre et construction de plasmides pour le développement de modèles </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à gène rapporteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PCR, Q-PCR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Spectrométrie de masse haute résolution appliqué à la métabolomique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils informatiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Compound Discoverer 2.1et Trace Finder 4.1: Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- MassLynx, MassHunter et Mass profiler : Notion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- EnviMass, Metfrag, Sirius, W4M: Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse statistique sous R : analyses multivariées (e.g. HCA, PCA, Trends analysis) : Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ArcGIS : notion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**ENCADREMENTS &amp; ENSEIGNEMENTS*****Enseignements à l’Université***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université pharmacie de Montpellier : Master d’ingénierie de la santé : 2016 et 2017 (3h/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris V : Master de pharmacologie et toxicologie : 2013, 2014 et 2015 (2h/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement d’étudiants en Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Thesis (Université de Zurich, ETH): 2018 (4 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : 2012 (6 mois), 2014 (6 mois), 2015 (6 mois) et 2018 (6 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 1 : 2011 (3 mois), 2019 (4 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-encadrement d’étudiants en thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- In vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> assessment of endocrine disrupting effects of aquatic contaminants alone or in mixture, Hélène Serra (2014-2017), Université de Bordeaux (FP7-SOLUTION)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Zebrafish-based </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> reporter gene assays for assessing endocrine active chemicals, Manoj Sonavane (2012-2015), Université AgroParisTech (Paris) (ITN-EDA-EMERGE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**RÉCOMPENSES** **2014** Award for innovative technique for the environment for the work on “Effect directed analysis, an integrative approach for the identification of toxicants in the environment”. *(LPTC/INERIS)* *Pollutec ADEME*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analytical Bio-analytical Chemistry - Best paper award (2d in 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PARTITIPATION À DES PROJETS DE RECHERCHE FRANÇAIS ET EUROPEENS**### ***Projet Européen :***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Skłodowska-Curie Actions -Individual Fellowships </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPOZOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (Call: H2020-MSCA-IF-2016, 2017-2019). EXPOsure of aquatic ecosystems to antifungal aZOLes: Assessment of occurence and fate in sediment, water and aquatic organisms. Co-responsable du projet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Curie Initial training network </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDA-EMERGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (Call: FP7-PEOPLE-2011-ITN, 2011-2015): Innovative biodiagnosis meets chemical structure elucidation - Novel tools in effect directed analysis to support the identification and monitoring of emerging toxicants on a European scale. Coord.: W. Brack (UFZ, Leipzig, Germany). Impliqué en tant que partenaires dans les workpachage WP1 (bio-analytical tools), WP5 (European demonstration program), WP6 (higher tier EDA study) et WP7 (courses).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLUTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (FP7-ENV-2013-two-stage, 2013-2018): SOLUTIONS for present and future emerging pollutants in land and water resources management. Coord.: W. Brack (UFZ, Leipzig, Germany). Impliqué en tant que partenaires dans les workpachage WP-T4 (Effect based tools), WP-T3 (effect directed analysis); Participant aux WP C1 (Danube river basin) et WP C2 (assessment of abatement options in the River Rhine catchment).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Policy Interface (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Effect-based and chemical analytical monitoring for the steroidal estrogens: An international project to cope with a monitoring challenge. Coord.: R. Kase and M. Carere. Participation au réunion de travail et à l’étude inter-laboratoire sur la mesure d’oestrogénécité en 2013-2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRC project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013). Testing comparability of existing and innovative bioassays for water quality assessment: an European-wide exercise. Coord.: R. Carvalho (JRC, Ispra, Italy). Impliqué dans l’évaluation des activités de perturbations endocrines in vitro.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Français :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROPOLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014-2016): Evaluation de traitements avancés pour l’élimination des micropolluants à la station de traitement des eaux usées de Sophia Antipolis. Co-responsable de tache: Caractérisation de l’activité de perturbation endocrine des eaux usées à partir de bioessais in vitro basés sur le mécanisme d’action et identification de composés actifs à travers l’analyse dirigée par l’effet. (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014-2018): Réduction et gestio des micropolluant sur le bassin versant de Bordeaux. Participation à la tâche 3.1 – évaluation de l’impact des micropollutants par l’utilisation de bioessais in vitro et de l’analyse dirigée par l’effet (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ((2013-2015). Développement et utilisation d’outils bio-analytiques pour le contrôle de surveillance et d’enquête de la qualité chimique des milieux aquatiques dans le cadre de la directive cadre sur l’eau. Co-responsable de l’action “approche bio-analytique pour l’identification de contaminants émergents dans les systèmes aquatiques: application aux sédiments de l’étude prospective 2012. (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude prospective sur les contaminant émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-20012), financée par l’ONEMA et le ministère français de l’écologie et du développement durable. Co-responsable de la tâche “outil biologique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action AQUAREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2015): Approche bio-analytique: Validation de la mesure d’oestrogénécité dans les matrices environnementales. Co-responsible de l’action.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-PROOFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2016): Occurrence and Effect of environmental progesterone receptor ligands on fish reproduction and neurodevelopment. Co-responsable du WP5 – Bioanalyse des matrices environnementales et identification des composés actifs sur le récepteur de la progestérone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR- ECHIBIOTEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2015). Innovative sampling, chemical and biological tools for monitoring of wastewater and sludge innovative treatments. Co-responsable de la tâche “bioessais in vitro” et “analyse dirigée par l’effet”</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the identification of pesticide transformation products and assessing their ecotoxicity for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux identifier les produits de transformation des pesticides et évaluer leur écotoxicité pour les organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of polar organic chemicals in the aquatic foodweb: Combining high-resolution mass spectrometry and trend analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Huba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.108403. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.106972. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žiga Tkalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bandow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Béen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Belova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environment International, 186, pp.108585. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.117674. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2024.117674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity shift of the meta-metabolome and photosynthesis to the chemical stress in periphyton between months along one year and a half period: Case study of a terbuthylazine exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177681. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed light photoperiod and biocide pollution affect lipid profiles of periphyton communities in freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100378. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2023.100378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167 (20), pp.117225. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation of pesticides by stream biofilms is influenced by hydrological histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (9), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiad083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight into the influence of environmental factors in responses of freshwater biofilms to the model herbicide diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (20), pp.29332-29347. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17072-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Human and Zebrafish Pregnane X Receptor Activities of Pesticides and Steroids Using In Vitro Reporter Gene Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.665521. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2021.665521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anti-Cancer Drug Dabrafenib Is a Potent Activator of the Human Pregnane X Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Alaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1641. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Zebrafish Nuclear Progesterone Receptors Are Differently Activated by Manifold Progestins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (15), pp.9510-9518. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c02056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Patterns in Stream Biofilms Link Complex Chemical Pollution to Ecological Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Corcoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Backhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Arrhenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (17), pp.10745-10753. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c02975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective screening of high-resolution mass spectrometry archived digital samples can improve environmental risk assessment of emerging contaminants: A case study on antifungal azoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Casado-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Chiaia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.105708. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.105708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach combining passive sampling, bioassays, and effect‐directed analysis to assess the impact of wastewater effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Schollee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hidasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (8), pp.2079-2088. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01875953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based monitoring of the Danube River using mobile passive sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsiana Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Grabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 636, pp.1608-1619. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “European demonstration program on the effect-based and chemical identification and monitoring of organic pollutants in European surface waters” [Sci. Total Environ. 601–602 (2017) 1849–1868]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Slobodnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Muz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 635, pp.1620-1621. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ozone or Not-Treated Wastewater Ecotoxicity Using Mechanism-Based and Zebrafish Embryo Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Wigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (04), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jep.2018.94022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European demonstration program on the effect-based and chemical identification and monitoring of organic pollutants in European surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Slobodnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Muz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601-602, pp.1849-1868. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based tools for monitoring estrogenic mixtures : Evaluation of five in vitro bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Y. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumith Jayasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Kienle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.378-388. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-directed analysis supporting monitoring of aquatic environments. An in-depth overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wibke Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 544, pp.1073-1118. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.11.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal to optimize ecotoxicological evaluation of wastewater treated by conventional biological and ozonation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Wigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Brosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gonzalez-Ospina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3008-3017. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5419-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an extraction method for a mixture of endocrine disrupters in sediment using chemical and in vitro biological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (11), pp.10349-10360. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6062-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish-based reporter gene assays reveal different estrogenic activities in river waters compared to a conventional human-derived assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.934-939. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking in vitro effects and detected organic micropollutants in surface water using mixture-toxicity modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peta A. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Denison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (24), pp.14614-14624. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b04083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFCOD activity in fish cell lines and zebrafish embryos and its modulation by chemical ligands of human aryl hydrocarbon and nuclear receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (21), pp.16393-16404. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3882-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of Chemical Pollutants at European Legislation Safety Concentrations : How Safe Are They ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Balzamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (1), pp.218-233. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfu118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of synthetic steroids in river water downstream from pharmaceutical manufacture discharges based on a bioanalytical approach and passive sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.3649-3657. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405313r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of estrone generates estrogenic photoproducts with higher activity than the parent compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.7818-7827. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in vivo chronic exposure to clotrimazole on zebrafish testis function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2747-2760. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1474-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-directed analysis of endocrine-disrupting compounds in multi-contaminated sediment: identification of novel ligands of estrogen and pregnane X receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (8), pp.2553-2566. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-6708-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of steroid- and dioxin-like activities between sediments, POCIS and SPMD in a French river subject to mixed pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2784-2794. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1452-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of endocrine disruptors from a complex matrix using estrogen receptor affinity columns and high performance liquid chromatography-high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2705-2720. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of androgens in sewage treatment plants influents is associated with antagonist activities on other steroid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.1912-1922. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical role of follicle-stimulating hormone (Fsh) in mediating the effect of clotrimazole on testicular steroidogenesis in adult zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 298 (1-3), pp.30-39. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioanalyse des perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2011-2012, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive samplers for chemical substance monitoring and associated toxicity assessment in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (10), pp.2418-2426. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an hPXR reporter gene assay for the detection of aquatic emerging pollutants: screening of chemicals and application to water samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (2), pp.569-83. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3310-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00453470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioanalytical characterisation of multiple endocrine- and dioxin-like activities in sediments from reference and impacted small rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (1), pp.74-83. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00453475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et identification de polluants chimiques perturbateurs endocriniens dans les milieux aquatiques : approche bioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2008-2009, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and purification procedures for simultaneous quantification of phenolic xenoestrogens and steroid estrogens in river sediment by gas chromatography/ion trap mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (22), pp.3651-3661. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in freshwater cyanobacteria-associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing High-Throughput Meta-Metabolomics in Aquatic Periphyton to enhance chemical risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 17èmes journées scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alidou Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Ughetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de sensibilité du métabolome et du rendement photosynthétique de biofilms periphytiques exposés à un herbicide modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque du réseau INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics response kinetics of a periphytic community to mixture of pesticides to unravel short term molecular mechanisms involved in long term structural and functional impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Ballergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 34 TH Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2024, Seville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphytic and sediment microbiomes in aquatic ecotoxicology: current challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Microbiome de l'Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-metabolomics to uncover short vs long term response of periphytic microbiome to a model fungicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et écotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoce Aprianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight in the response and tolerance of periphytic biofilms to wastewater effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insights in the response and tolerance of stream biofilms to chemical stress in urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and photosynthesis responses of freshwater periphyton to natural vs synthetic fungicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle potentiel des macrophytes aquatiques dans la régulation des blooms de cyanobactéries : Approche Allélopathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS Cyanobactéries 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'un agent de désinfection sur les communautés périphytiques d'eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic unraveling of the influence of environmental factors in the responses of aquatic biofilms to the herbicide Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure & responses of freshwater microbial communities to natural and anthropogenic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposome Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets interactifs d’un produit virucide et de la lumière artificielle sur les biofilms aquatiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Chapitre Saint-Laurent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'un agent de désinfection sur les biofilms aquatiques en milieu urbain : effets interactifs du BAC 12 et de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering ecosystemic responses of aquatic biofilms to urban chemical stress using an untargeted metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboDay 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Intégrative de Protéomique et Métabolomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire du Réseau d’Ecotoxicologie terrestre et aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide Diuron and its modulation by environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF and Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on cross-species differences in the modulation of human and zebrafish nuclear receptors by single chemicals and environmental mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrative pour étudier les effets biologiques des progestatifs sur le poisson zèbre et leur occurrence environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’action des perturbateurs endocriniens et décryptage des effets « cocktail ». Colloque «perturbateurs endocriniens, eau et santé : quelles normes pour demain ?», 20 Mars 2018, Faculté de médecine de Poitiers (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque  «perturbateurs endocriniens, eau et santé : quelles normes pour demain ?»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment micropollutants removal by full scale tertiary ozonation performance through chemical and effect-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Ozone Association World Congress (IOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zebrafish as a model organism to decipher modulation of nuclear receptors by endocrine disruptors: insight regarding cross-species differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaye Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Meeting on Nuclear Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological profiling of large rivers using mobile passive sampling and comparison to large volume active sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Hilscherova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foppe Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zebrafish as a model to decipher modulation of nuclear receptors by endocrine disruptors: insight regarding cross-species differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting on Nuclear Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of effect-based tools for wastewater quality and process performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Micropol &amp; Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignées cellulaires rendues bioluminescences : des outils précieux pour la caractérisation des interactions entre récepteurs nucléaires et perturbateurs endocriniens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaye Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thouënnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ogm : alimentation– environnement—thérapie—recherche et aspects sociétaux des risques et des enjeux ? Colloque ARET 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARET, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The progestin norethindrone affects the glucocorticoid signalling pathway in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Macherey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées scientifiques du GdR REPRO (ReproSciences 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests mécanistiques d’identification des perturbateurs endocriniens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Problématique des Perturbateurs Endocriniens : Quelles Solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of several zebrafish-based bioassays to study the mechanisms of action and tissue-specific effects of ligands of the progesterone receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European ZebraFish Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying mixture toxicity modelling to assess the contribution of detected chemicals to in vitro effects : An example from the Danube River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peta A. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Denison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et devenir de contaminants polaires en estuaire de Seine : approche bioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological evaluation to follow a 3 years in situ-experiment of a submerged mbr for oncological hospital effluent treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de la contribution majeure du bisphénol A à l’activité oestrogénique d’un lixiviat de décharge par la mise en oeuvre d’une méthodologie dirigée par les effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2016 "Plastiques: quels enjeux pour demain ? Pollution physico-chimique et impacts environnementaux et sanitaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological-based profiling of wastewaters from sources to the discharge into the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile passive sampling as a tool for toxicological profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foppe Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental occurrence and effects in fish of ligands of the progesterone receptor : current progress of the french national project proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic progestins activate human and zebrafish nuclear progesterone receptor in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and zebrafish nuclear progesterone receptors are differently activated by natural and synthetic progestins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on fish endocrinology (8 ISFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based monitoring of Danube river using mobile passive sampling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward identification of fish specific estrogens through effect-directed analysis based on zebrafish in vitro and in vivo reporter gene assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Turies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’oestrogenicité de lixiviats de stockage des déchets et recherche des composés responsables par une approche dirigée par les effets (EDA effect directed analysis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based and chemical analytical monitoring for the steroidal estrogens : An international project to cope with a monitoring challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hollert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermeirssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interêt de l’analyse dirigée par l’effet pour l’identification de contaminants émergents et de metabolites humains dans les eaux de stations d’epuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia-Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et utilisation de modèles in vitro, in vivo et in silico chez le poisson zèbre pour l’évaluation des perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated assessment of estrogenicity of complex environmental samples using in vivo and in vitro effect-based tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Munz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major contribution of bisphenol A to estrogenic activity in landfill leachate as revealed by effect-directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches bio-analytiques pour la caractérisation, la surveillance et l’identification de perturbateurs endocriniens dans le milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based tools for monitoring (xeno)estrogens in surface waters: Variability and reproducibility of sample preparation and five different in vitro assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Y. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Homazava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jayasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disrupting activities profiling of monitored French river sites based on in vitro bio-analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the estrogenic potency of chemicals, alone or in combination, and complex environmental mixtures using a novel transgenic cy19a1b-GFP in vivo zebrafish assay (EASZY assay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological effects of mixtures of chemical pollutants at EQS concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balzamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation of a membrane bioreactor to remove emerging pollutants from a hospital effluent based on the combined use of in vitro and in vivo bioassays and targeted chemicals analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of emerging pharmaceutical pollutants in a river impacted by an industrial effluent combining passive sampling and effect-directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU wide campaign exercise on bioassays and chemical mixture effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrogenic activities in water and sediment from French rivers using zebrafish-based bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Turies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Normal Phase - High Performance Liquid Chromatography (NP-HPLC) fractionation for the isolation of active compounds in sediment sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of zebrafish cell lines to assess estrogenic compounds in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors characterized from a complex matrix using bioanalytical methods : ER affinity columns and LC-HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium (SAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of synthetic steroid compounds downstream of a pharmaceutical industry using effect directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on occurrence, fate and effects of emerging pollutants in the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'approche bioanalytique EDA (Effect-Directed Analysis) dans l'identification des composés toxiques dans l'environnement : exemples d'application sur différentes matrices (effluents de station d'épuration, sédiments, bivalves,...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of active synthetic steroid compounds in impacted river downstream from pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish embryos as bioanalytical tools for detection of estrogenic and dioxin-like chemicals in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie bio-analytique de type EDA pour l’identification de contaminants émergents dans les milieux aquatiques : Etude de cas en aval d’un rejet industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia-Parège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de perturbateurs endocriniens et suivi de leur activité au cours de la digestion anaérobie de boues urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and compartmentalization study of emerging EDCs in an impacted river system by using an EDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of accelerated solvant extraction (ASE) of wide range of endocrine disrupting chemicals (EDC) in sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters (COW 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutistep fractionation based on normal phase SPE and reverse phase HPLC (RP-HPLC) for isolation of endocrine disrupting chemicals in environmental extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of passive sampling and in vitro bioassays for the detection of emerging pollutants in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pregnane X receptor (PXR) active chemicals in french rivers by using in vitro bioassay and chemical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of freshwater periphyton to pesticides, their mixture and transformation products: New insight from untargeted metametabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienne, Austria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaecomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUAECOMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the influence of temperature and nutrients on the growth of Microcystis aeruginosa and the metabolism of its phycosphere thanks to metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forjonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-TOX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, CESTAS, France. sciencesconf.org:etox2025:641286, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the tolerance of leaf-associated microbial communities to Kasugamycin through metabolomics and functional descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Montgillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing High-Throughput Metabolomics in Aquatic Periphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides, their mixture and transformation products on freshwater periphyton metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing metabolome coverage and metabolism in Microcystis sp. : A comparative evaluation of monophasic and biphasic extraction-based workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forjonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in species sensitivity differences within periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Boutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual variation of the meta-metabolome and photosynthesis sensitivities and their relationship in freshwater microbial communities exposed to a model herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in Microcystis-associated microbial communities, in the context of freshwater cyanobacterial blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic insight in species sensitivity differences within periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Ughetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of contaminants on taxonomic composition of micromeiofauna present in biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gardebled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Baillergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Canadian Ecotoxicity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ottawa, Canada. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du métabolome de trois microalgues pour étudier les différences de sensibilité des communautés périphytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of time, temperature and light intensity on the metabolome of the model green microalgae (Scenedesmus costatus) in the global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS RFMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight on the photosynthesis impairment under chemical stress in freshwater biofilms in agriculture context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école automnale du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sainte-Foy-lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of aquatic macrophytes in the regulation of cyanobacterial blooms : Allelopathic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural fluctuation of metabolome and photosynthetic yield sensitivity of a periphytic biofilm exposed to a model herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology Ecotoxicomic 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de cultures d'algues mono- et plurispécifiques aux herbicides: : Effet de l'atrazine et du S-métolachlore sur la photosynthèse et sur les profils en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint en écotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicokinetic of a pesticides cocktail pulse on stream biofilms with different hydrological histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. JS du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-descripteurs pour le suivi des effets interactifs d’un biocide et de la lumière sur les biofilms de rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium annuel du GRIL (Groupe de Recherche Interuniversitaire en Limnologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème JS du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cathala-Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNRPE 2012, Recent advances on the environmental and health effects of endocrine disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques INRA Toxalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccumulation des pesticides organiques dans les biofilms de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-165, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metabolites and metabolism in aquatic biofilms reveal ecological responses to global change and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017845v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Microbiome-Metabolome Nexus for Innovative One-Health Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of urban stressors on freshwater biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Light and Biocide Pollution Affects Lipid Profiles of Periphyton Communities in Freshwater Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban stressors impact lipid profiles in freshwater periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Preparation for Automated Extraction in Periphyton Metabolomic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX; Bordeaux Metabolome Platform. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination procedure for chemical risk assessment in periphyton v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahrasadat Alavikakhki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX; Bordeaux Metabolome Platform. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic extraction metabolites in algal matrix or periphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - EABX. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphyton growing and sampling in situ or in mesocosm for metabolomic analysis v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahrasadat Alavikakhki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet MEMENTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; UCA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'approche effect directed analysis à l'identification de perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. Université de Bordeaux 1, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02980485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId497"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Creusot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD. Nicolas Creusot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse : 63 allée Serr, appartement 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33100 Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobile: +33 672982573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolascreusot@neuf.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naissance : 4 Juin 1984 (36 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité: Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues: Français, Anglais (lu et parlé), Allemand (notion)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Permis B et Permis bateau côtier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**EXPÉRIENCE PROFESSIONNELLE*****2019-actuel:* INRAE,** Unité de recherché EABX 1454, équipe ECOVEA (France, Bordeaux, 33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ch****argé de recherche en écotoxicologie & métabolomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Développement d’approches en métabolomique environnementale pour caractériser la réponse et l’adaptation des organismes aquatiques à la pression chimique dans le contexte du changement global.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017- 2019 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAWAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Environmental chemistry (Suisse, Dübendorf (ZH))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Projet EXPOZOL, EXPOsure of aquatic ecosystems to antifungal aZOLes: Assessment of occurence and fate in sediment, water and aquatic organisms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Marie Skłodowska-Curie Actions -Individual Fellowships, H2020-MSCA-IF-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation de la distribution et de la dynamique des azoles antifongiques dans les compartiments aquatiques (colonne d’eau, sédiment, biote) ; Identification des produits de biotransformation à différents niveaux trophiques ; Caractérisation de la toxico-cinétique et de la toxicodynamique pour l’établissement de modèles prédictifs (TK-TD) ; Évaluation du danger des azoles antifongiques environnementaux (i.e. composés individuels et mélanges environnementaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCM UMR 1194 (France, Montpellier, 34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des différences inter-espèces entre l’Homme et le poisson zèbre dans l’activation des récepteurs nucléaires par les polluants environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et validation de nouveaux modèles cellulaires à gênes rapporteurs (transitoires et stables) ; Application à l’évaluation du danger des substances et à la surveillance des milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche structurale pour la compréhension des différences inter-espèces (collaboration CNRS-CBS); Caractérisation de l’activation synergique du PXR et des réponses physiologiques associées (expression de gènes, prolifération).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2016 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Écotoxicologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ans -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement de l’activité bio-analytique appliquée à la surveillance de la qualité chimique des milieux aquatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation de l’opérationnalité de la démarche bio-analytique pour la surveillance en routine de la qualité chimique des milieux aquatiques et les performances épuratoires en station de traitements des eaux usées ; Standardisation des outils bio-analytiques et de la mesure de l’activité oestrogénique dans les eaux de surfaces ; Évaluation de nouveaux outils biologiques basés sur le poisson zèbre pour la caractérisation de la contamination des milieux aquatiques et du danger écotoxicologique associé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2011 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Université Bordeaux</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Talence, 33) / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ans -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de doctorat : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Contribution de l’approche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">effect directed analysis</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> à l’identification des perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Sous la direction de Selim Aït-Aïssa (INERIS) et de Hélène Budzinski (Université Bordeaux I).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et mise en œuvre d’une approche combinant outils biologiques et outils physico-chimiques pour la caractérisation de la contamination des milieux aquatiques par les perturbateurs endocriniens et leur identification.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Écotoxicologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ingénieur de recherche intérimaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réalisation de tests </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du plan national PCB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’outils in vitro pour la caractérisation de la contamination des milieux aquatiques par des composés dioxine-like</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*.***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**COMPÉTENCES*****Outils physico-chimiques***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Échantillonnage de matrices environnementales : sédiment, eau de surface, échantillonneurs passifs (POCIS et SPMD) et d’organismes aquatiques (e.g. copépodes, gammares)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Extraction par fluide pressurisé (ASE®- Extraction accélérée par solvant), SPE (Extraction sur Phase solide), QUECHERS (SPE dispersive) et extraction liquide/liquide</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fractionnement d‘extraits organiques complexes par chromatographie liquide (RP-HPLC-DAD, SPE et exclusion stérique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyses ciblées par chromatographie en phase gazeuse et liquide avec détection par spectrométrie de masse simple ou en tandem (CG-SM, CL-SM, UHPLC-SM/SM) ou par capture d’électron (CG-ECD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyses non-ciblées (empreinte et analyse de tendance ; élucidation structurale) et de suspects (utilisation de base de données) par couplage chromatographie en phase liquide et spectrométrie de masse hybride à haute résolution (HRMS) de type Orbitrap® (e.g. Q-exactive-PLUS, LUMOS) et Q-TOF. Application à la métabolomique environnementale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils biologiques & biochimiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Entretien, utilisation et développement de lignées cellulaires (humaines et poissons) à gènes rapporteurs (luciférase) pour la détection de perturbateurs endocriniens dans des matrices complexes ; Détermination d’hormone-équivalent (TEQ) ; Mesure de la cytotoxicité et la prolifération cellulaire (test MTT, bleu alamar) ; Automatisation des tests </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Freedom Evo75, TECAN® ; Biomek 3000, Beckman).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Utilisation de bioessais </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : larves de poisson zèbre transgéniques (gène rapporteur GFP) et sauvages pour la détection de perturbateurs endocriniens ; suivi du cycle de vie d’un microcrustacé (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurytemora affinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) en conditions contrôlées et mesure de l’activité enzymatique acetylcholine estérase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de biologie moléculaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Utilisation de colonnes greffées avec des récepteurs nucléaires pour l’isolement de ligands de ces récepteurs au sein d’échantillons complexes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Électrophorèse en gel de polyacrylamide.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Clonage de récepteurs nucléaires à partir de cellules ou d’embryon de poisson zèbre et construction de plasmides pour le développement de modèles </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à gène rapporteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PCR, Q-PCR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Spectrométrie de masse haute résolution appliqué à la métabolomique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils informatiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Compound Discoverer 2.1et Trace Finder 4.1: Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- MassLynx, MassHunter et Mass profiler : Notion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- EnviMass, Metfrag, Sirius, W4M: Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse statistique sous R : analyses multivariées (e.g. HCA, PCA, Trends analysis) : Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ArcGIS : notion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**ENCADREMENTS &amp; ENSEIGNEMENTS*****Enseignements à l’Université***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université pharmacie de Montpellier : Master d’ingénierie de la santé : 2016 et 2017 (3h/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris V : Master de pharmacologie et toxicologie : 2013, 2014 et 2015 (2h/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement d’étudiants en Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Thesis (Université de Zurich, ETH): 2018 (4 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : 2012 (6 mois), 2014 (6 mois), 2015 (6 mois) et 2018 (6 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 1 : 2011 (3 mois), 2019 (4 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-encadrement d’étudiants en thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- In vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> assessment of endocrine disrupting effects of aquatic contaminants alone or in mixture, Hélène Serra (2014-2017), Université de Bordeaux (FP7-SOLUTION)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Zebrafish-based </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> reporter gene assays for assessing endocrine active chemicals, Manoj Sonavane (2012-2015), Université AgroParisTech (Paris) (ITN-EDA-EMERGE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**RÉCOMPENSES** **2014** Award for innovative technique for the environment for the work on “Effect directed analysis, an integrative approach for the identification of toxicants in the environment”. *(LPTC/INERIS)* *Pollutec ADEME*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analytical Bio-analytical Chemistry - Best paper award (2d in 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PARTITIPATION À DES PROJETS DE RECHERCHE FRANÇAIS ET EUROPEENS**### ***Projet Européen :***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Skłodowska-Curie Actions -Individual Fellowships </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPOZOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (Call: H2020-MSCA-IF-2016, 2017-2019). EXPOsure of aquatic ecosystems to antifungal aZOLes: Assessment of occurence and fate in sediment, water and aquatic organisms. Co-responsable du projet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Curie Initial training network </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDA-EMERGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (Call: FP7-PEOPLE-2011-ITN, 2011-2015): Innovative biodiagnosis meets chemical structure elucidation - Novel tools in effect directed analysis to support the identification and monitoring of emerging toxicants on a European scale. Coord.: W. Brack (UFZ, Leipzig, Germany). Impliqué en tant que partenaires dans les workpachage WP1 (bio-analytical tools), WP5 (European demonstration program), WP6 (higher tier EDA study) et WP7 (courses).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLUTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (FP7-ENV-2013-two-stage, 2013-2018): SOLUTIONS for present and future emerging pollutants in land and water resources management. Coord.: W. Brack (UFZ, Leipzig, Germany). Impliqué en tant que partenaires dans les workpachage WP-T4 (Effect based tools), WP-T3 (effect directed analysis); Participant aux WP C1 (Danube river basin) et WP C2 (assessment of abatement options in the River Rhine catchment).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Policy Interface (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Effect-based and chemical analytical monitoring for the steroidal estrogens: An international project to cope with a monitoring challenge. Coord.: R. Kase and M. Carere. Participation au réunion de travail et à l’étude inter-laboratoire sur la mesure d’oestrogénécité en 2013-2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRC project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013). Testing comparability of existing and innovative bioassays for water quality assessment: an European-wide exercise. Coord.: R. Carvalho (JRC, Ispra, Italy). Impliqué dans l’évaluation des activités de perturbations endocrines in vitro.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Français :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROPOLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014-2016): Evaluation de traitements avancés pour l’élimination des micropolluants à la station de traitement des eaux usées de Sophia Antipolis. Co-responsable de tache: Caractérisation de l’activité de perturbation endocrine des eaux usées à partir de bioessais in vitro basés sur le mécanisme d’action et identification de composés actifs à travers l’analyse dirigée par l’effet. (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014-2018): Réduction et gestio des micropolluant sur le bassin versant de Bordeaux. Participation à la tâche 3.1 – évaluation de l’impact des micropollutants par l’utilisation de bioessais in vitro et de l’analyse dirigée par l’effet (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ((2013-2015). Développement et utilisation d’outils bio-analytiques pour le contrôle de surveillance et d’enquête de la qualité chimique des milieux aquatiques dans le cadre de la directive cadre sur l’eau. Co-responsable de l’action “approche bio-analytique pour l’identification de contaminants émergents dans les systèmes aquatiques: application aux sédiments de l’étude prospective 2012. (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude prospective sur les contaminant émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-20012), financée par l’ONEMA et le ministère français de l’écologie et du développement durable. Co-responsable de la tâche “outil biologique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action AQUAREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2015): Approche bio-analytique: Validation de la mesure d’oestrogénécité dans les matrices environnementales. Co-responsible de l’action.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-PROOFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2016): Occurrence and Effect of environmental progesterone receptor ligands on fish reproduction and neurodevelopment. Co-responsable du WP5 – Bioanalyse des matrices environnementales et identification des composés actifs sur le récepteur de la progestérone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR- ECHIBIOTEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2015). Innovative sampling, chemical and biological tools for monitoring of wastewater and sludge innovative treatments. Co-responsable de la tâche “bioessais in vitro” et “analyse dirigée par l’effet”</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the identification of pesticide transformation products and assessing their ecotoxicity for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity disturbance history modulates the ability of biofilms to accumulate pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaury Luzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 102 (3), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiag021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux identifier les produits de transformation des pesticides et évaluer leur écotoxicité pour les organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of polar organic chemicals in the aquatic foodweb: Combining high-resolution mass spectrometry and trend analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Huba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.108403. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žiga Tkalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bandow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Béen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Belova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environment International, 186, pp.108585. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.117674. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2024.117674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.106972. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity shift of the meta-metabolome and photosynthesis to the chemical stress in periphyton between months along one year and a half period: Case study of a terbuthylazine exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177681. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167 (20), pp.117225. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed light photoperiod and biocide pollution affect lipid profiles of periphyton communities in freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100378. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2023.100378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation of pesticides by stream biofilms is influenced by hydrological histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (9), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiad083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight into the influence of environmental factors in responses of freshwater biofilms to the model herbicide diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (20), pp.29332-29347. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17072-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Human and Zebrafish Pregnane X Receptor Activities of Pesticides and Steroids Using In Vitro Reporter Gene Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.665521. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2021.665521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective screening of high-resolution mass spectrometry archived digital samples can improve environmental risk assessment of emerging contaminants: A case study on antifungal azoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Casado-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Chiaia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.105708. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.105708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Patterns in Stream Biofilms Link Complex Chemical Pollution to Ecological Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Corcoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Backhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Arrhenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (17), pp.10745-10753. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c02975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Zebrafish Nuclear Progesterone Receptors Are Differently Activated by Manifold Progestins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (15), pp.9510-9518. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c02056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anti-Cancer Drug Dabrafenib Is a Potent Activator of the Human Pregnane X Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Alaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1641. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach combining passive sampling, bioassays, and effect‐directed analysis to assess the impact of wastewater effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Schollee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hidasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (8), pp.2079-2088. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01875953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based monitoring of the Danube River using mobile passive sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsiana Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Grabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 636, pp.1608-1619. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “European demonstration program on the effect-based and chemical identification and monitoring of organic pollutants in European surface waters” [Sci. Total Environ. 601–602 (2017) 1849–1868]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Slobodnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Muz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 635, pp.1620-1621. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ozone or Not-Treated Wastewater Ecotoxicity Using Mechanism-Based and Zebrafish Embryo Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Wigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (04), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jep.2018.94022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European demonstration program on the effect-based and chemical identification and monitoring of organic pollutants in European surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Slobodnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Muz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601-602, pp.1849-1868. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based tools for monitoring estrogenic mixtures : Evaluation of five in vitro bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Y. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumith Jayasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Kienle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.378-388. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal to optimize ecotoxicological evaluation of wastewater treated by conventional biological and ozonation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Wigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Brosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gonzalez-Ospina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3008-3017. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5419-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-directed analysis supporting monitoring of aquatic environments. An in-depth overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wibke Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 544, pp.1073-1118. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.11.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an extraction method for a mixture of endocrine disrupters in sediment using chemical and in vitro biological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (11), pp.10349-10360. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6062-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish-based reporter gene assays reveal different estrogenic activities in river waters compared to a conventional human-derived assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.934-939. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking in vitro effects and detected organic micropollutants in surface water using mixture-toxicity modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peta A. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Denison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (24), pp.14614-14624. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b04083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFCOD activity in fish cell lines and zebrafish embryos and its modulation by chemical ligands of human aryl hydrocarbon and nuclear receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (21), pp.16393-16404. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3882-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of synthetic steroids in river water downstream from pharmaceutical manufacture discharges based on a bioanalytical approach and passive sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.3649-3657. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405313r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of Chemical Pollutants at European Legislation Safety Concentrations : How Safe Are They ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Balzamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (1), pp.218-233. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfu118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of estrone generates estrogenic photoproducts with higher activity than the parent compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.7818-7827. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-directed analysis of endocrine-disrupting compounds in multi-contaminated sediment: identification of novel ligands of estrogen and pregnane X receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (8), pp.2553-2566. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-6708-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in vivo chronic exposure to clotrimazole on zebrafish testis function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2747-2760. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1474-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of steroid- and dioxin-like activities between sediments, POCIS and SPMD in a French river subject to mixed pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2784-2794. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1452-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of endocrine disruptors from a complex matrix using estrogen receptor affinity columns and high performance liquid chromatography-high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2705-2720. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical role of follicle-stimulating hormone (Fsh) in mediating the effect of clotrimazole on testicular steroidogenesis in adult zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 298 (1-3), pp.30-39. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of androgens in sewage treatment plants influents is associated with antagonist activities on other steroid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.1912-1922. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioanalyse des perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2011-2012, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive samplers for chemical substance monitoring and associated toxicity assessment in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (10), pp.2418-2426. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an hPXR reporter gene assay for the detection of aquatic emerging pollutants: screening of chemicals and application to water samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (2), pp.569-83. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3310-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00453470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioanalytical characterisation of multiple endocrine- and dioxin-like activities in sediments from reference and impacted small rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (1), pp.74-83. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00453475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et identification de polluants chimiques perturbateurs endocriniens dans les milieux aquatiques : approche bioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2008-2009, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and purification procedures for simultaneous quantification of phenolic xenoestrogens and steroid estrogens in river sediment by gas chromatography/ion trap mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (22), pp.3651-3661. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in freshwater cyanobacteria-associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing High-Throughput Meta-Metabolomics in Aquatic Periphyton to enhance chemical risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 17èmes journées scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alidou Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Ughetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de sensibilité du métabolome et du rendement photosynthétique de biofilms periphytiques exposés à un herbicide modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque du réseau INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics response kinetics of a periphytic community to mixture of pesticides to unravel short term molecular mechanisms involved in long term structural and functional impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Ballergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 34 TH Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2024, Seville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphytic and sediment microbiomes in aquatic ecotoxicology: current challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Microbiome de l'Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-metabolomics to uncover short vs long term response of periphytic microbiome to a model fungicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et écotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoce Aprianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight in the response and tolerance of periphytic biofilms to wastewater effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insights in the response and tolerance of stream biofilms to chemical stress in urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and photosynthesis responses of freshwater periphyton to natural vs synthetic fungicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle potentiel des macrophytes aquatiques dans la régulation des blooms de cyanobactéries : Approche Allélopathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS Cyanobactéries 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic unraveling of the influence of environmental factors in the responses of aquatic biofilms to the herbicide Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'un agent de désinfection sur les communautés périphytiques d'eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets interactifs d’un produit virucide et de la lumière artificielle sur les biofilms aquatiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Chapitre Saint-Laurent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure & responses of freshwater microbial communities to natural and anthropogenic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposome Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'un agent de désinfection sur les biofilms aquatiques en milieu urbain : effets interactifs du BAC 12 et de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering ecosystemic responses of aquatic biofilms to urban chemical stress using an untargeted metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboDay 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Intégrative de Protéomique et Métabolomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide Diuron and its modulation by environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF and Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire du Réseau d’Ecotoxicologie terrestre et aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on cross-species differences in the modulation of human and zebrafish nuclear receptors by single chemicals and environmental mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrative pour étudier les effets biologiques des progestatifs sur le poisson zèbre et leur occurrence environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’action des perturbateurs endocriniens et décryptage des effets « cocktail ». Colloque «perturbateurs endocriniens, eau et santé : quelles normes pour demain ?», 20 Mars 2018, Faculté de médecine de Poitiers (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque  «perturbateurs endocriniens, eau et santé : quelles normes pour demain ?»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological profiling of large rivers using mobile passive sampling and comparison to large volume active sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Hilscherova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foppe Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zebrafish as a model to decipher modulation of nuclear receptors by endocrine disruptors: insight regarding cross-species differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting on Nuclear Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of effect-based tools for wastewater quality and process performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Micropol &amp; Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zebrafish as a model organism to decipher modulation of nuclear receptors by endocrine disruptors: insight regarding cross-species differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaye Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Meeting on Nuclear Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment micropollutants removal by full scale tertiary ozonation performance through chemical and effect-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Ozone Association World Congress (IOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignées cellulaires rendues bioluminescences : des outils précieux pour la caractérisation des interactions entre récepteurs nucléaires et perturbateurs endocriniens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaye Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thouënnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ogm : alimentation– environnement—thérapie—recherche et aspects sociétaux des risques et des enjeux ? Colloque ARET 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARET, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The progestin norethindrone affects the glucocorticoid signalling pathway in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Macherey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées scientifiques du GdR REPRO (ReproSciences 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of several zebrafish-based bioassays to study the mechanisms of action and tissue-specific effects of ligands of the progesterone receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European ZebraFish Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests mécanistiques d’identification des perturbateurs endocriniens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Problématique des Perturbateurs Endocriniens : Quelles Solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological evaluation to follow a 3 years in situ-experiment of a submerged mbr for oncological hospital effluent treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de la contribution majeure du bisphénol A à l’activité oestrogénique d’un lixiviat de décharge par la mise en oeuvre d’une méthodologie dirigée par les effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2016 "Plastiques: quels enjeux pour demain ? Pollution physico-chimique et impacts environnementaux et sanitaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying mixture toxicity modelling to assess the contribution of detected chemicals to in vitro effects : An example from the Danube River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peta A. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Denison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et devenir de contaminants polaires en estuaire de Seine : approche bioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological-based profiling of wastewaters from sources to the discharge into the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile passive sampling as a tool for toxicological profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foppe Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental occurrence and effects in fish of ligands of the progesterone receptor : current progress of the french national project proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic progestins activate human and zebrafish nuclear progesterone receptor in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and zebrafish nuclear progesterone receptors are differently activated by natural and synthetic progestins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on fish endocrinology (8 ISFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et utilisation de modèles in vitro, in vivo et in silico chez le poisson zèbre pour l’évaluation des perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward identification of fish specific estrogens through effect-directed analysis based on zebrafish in vitro and in vivo reporter gene assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Turies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’oestrogenicité de lixiviats de stockage des déchets et recherche des composés responsables par une approche dirigée par les effets (EDA effect directed analysis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interêt de l’analyse dirigée par l’effet pour l’identification de contaminants émergents et de metabolites humains dans les eaux de stations d’epuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia-Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based and chemical analytical monitoring for the steroidal estrogens : An international project to cope with a monitoring challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hollert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermeirssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based monitoring of Danube river using mobile passive sampling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches bio-analytiques pour la caractérisation, la surveillance et l’identification de perturbateurs endocriniens dans le milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major contribution of bisphenol A to estrogenic activity in landfill leachate as revealed by effect-directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated assessment of estrogenicity of complex environmental samples using in vivo and in vitro effect-based tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Munz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the estrogenic potency of chemicals, alone or in combination, and complex environmental mixtures using a novel transgenic cy19a1b-GFP in vivo zebrafish assay (EASZY assay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disrupting activities profiling of monitored French river sites based on in vitro bio-analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based tools for monitoring (xeno)estrogens in surface waters: Variability and reproducibility of sample preparation and five different in vitro assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Y. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Homazava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jayasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological effects of mixtures of chemical pollutants at EQS concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balzamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation of a membrane bioreactor to remove emerging pollutants from a hospital effluent based on the combined use of in vitro and in vivo bioassays and targeted chemicals analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of emerging pharmaceutical pollutants in a river impacted by an industrial effluent combining passive sampling and effect-directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU wide campaign exercise on bioassays and chemical mixture effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrogenic activities in water and sediment from French rivers using zebrafish-based bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Turies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Normal Phase - High Performance Liquid Chromatography (NP-HPLC) fractionation for the isolation of active compounds in sediment sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of zebrafish cell lines to assess estrogenic compounds in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'approche bioanalytique EDA (Effect-Directed Analysis) dans l'identification des composés toxiques dans l'environnement : exemples d'application sur différentes matrices (effluents de station d'épuration, sédiments, bivalves,...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of synthetic steroid compounds downstream of a pharmaceutical industry using effect directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on occurrence, fate and effects of emerging pollutants in the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors characterized from a complex matrix using bioanalytical methods : ER affinity columns and LC-HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium (SAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish embryos as bioanalytical tools for detection of estrogenic and dioxin-like chemicals in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of active synthetic steroid compounds in impacted river downstream from pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie bio-analytique de type EDA pour l’identification de contaminants émergents dans les milieux aquatiques : Etude de cas en aval d’un rejet industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia-Parège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de perturbateurs endocriniens et suivi de leur activité au cours de la digestion anaérobie de boues urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and compartmentalization study of emerging EDCs in an impacted river system by using an EDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of accelerated solvant extraction (ASE) of wide range of endocrine disrupting chemicals (EDC) in sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters (COW 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutistep fractionation based on normal phase SPE and reverse phase HPLC (RP-HPLC) for isolation of endocrine disrupting chemicals in environmental extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of passive sampling and in vitro bioassays for the detection of emerging pollutants in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pregnane X receptor (PXR) active chemicals in french rivers by using in vitro bioassay and chemical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUAECOMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the influence of temperature and nutrients on the growth of Microcystis aeruginosa and the metabolism of its phycosphere thanks to metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forjonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-TOX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, CESTAS, France. sciencesconf.org:etox2025:641286, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaecomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of freshwater periphyton to pesticides, their mixture and transformation products: New insight from untargeted metametabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienne, Austria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the tolerance of leaf-associated microbial communities to Kasugamycin through metabolomics and functional descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Montgillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing metabolome coverage and metabolism in Microcystis sp. : A comparative evaluation of monophasic and biphasic extraction-based workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forjonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing High-Throughput Metabolomics in Aquatic Periphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides, their mixture and transformation products on freshwater periphyton metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual variation of the meta-metabolome and photosynthesis sensitivities and their relationship in freshwater microbial communities exposed to a model herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Boutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in species sensitivity differences within periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in Microcystis-associated microbial communities, in the context of freshwater cyanobacterial blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic insight in species sensitivity differences within periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Ughetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of contaminants on taxonomic composition of micromeiofauna present in biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gardebled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Baillergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Canadian Ecotoxicity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ottawa, Canada. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du métabolome de trois microalgues pour étudier les différences de sensibilité des communautés périphytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of time, temperature and light intensity on the metabolome of the model green microalgae (Scenedesmus costatus) in the global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS RFMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight on the photosynthesis impairment under chemical stress in freshwater biofilms in agriculture context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école automnale du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sainte-Foy-lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of aquatic macrophytes in the regulation of cyanobacterial blooms : Allelopathic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural fluctuation of metabolome and photosynthetic yield sensitivity of a periphytic biofilm exposed to a model herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology Ecotoxicomic 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de cultures d'algues mono- et plurispécifiques aux herbicides: : Effet de l'atrazine et du S-métolachlore sur la photosynthèse et sur les profils en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint en écotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicokinetic of a pesticides cocktail pulse on stream biofilms with different hydrological histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. JS du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-descripteurs pour le suivi des effets interactifs d’un biocide et de la lumière sur les biofilms de rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium annuel du GRIL (Groupe de Recherche Interuniversitaire en Limnologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème JS du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cathala-Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNRPE 2012, Recent advances on the environmental and health effects of endocrine disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques INRA Toxalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccumulation des pesticides organiques dans les biofilms de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-165, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metabolites and metabolism in aquatic biofilms reveal ecological responses to global change and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017845v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Microbiome-Metabolome Nexus for Innovative One-Health Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of urban stressors on freshwater biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Light and Biocide Pollution Affects Lipid Profiles of Periphyton Communities in Freshwater Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban stressors impact lipid profiles in freshwater periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination procedure for chemical risk assessment in periphyton v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahrasadat Alavikakhki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX; Bordeaux Metabolome Platform. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Preparation for Automated Extraction in Periphyton Metabolomic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX; Bordeaux Metabolome Platform. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic extraction metabolites in algal matrix or periphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - EABX. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphyton growing and sampling in situ or in mesocosm for metabolomic analysis v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahrasadat Alavikakhki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet MEMENTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; UCA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'approche effect directed analysis à l'identification de perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. Université de Bordeaux 1, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02980485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolascreusot@neuf.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Huba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J.D. Ferrari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108403" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.665521" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gassiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071641" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Backhaus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Arrhenius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02975" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casado-Martinez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Chiaia-Hernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kiefer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105708" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schollee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hidasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4155" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Novak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vrana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Rusina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Okonski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grabic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tousova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oswald" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Slobodnik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Muz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.356" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01808084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2018.94022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853455v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853425v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Y. Kunz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumith Jayasinghe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kienle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.10.062" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Burgess" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibke Busch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.11.102" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97J7X5R0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01337751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brosselin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez-Ospina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenjoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5419-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854109v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6062-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.187" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta A. Neale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Denison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04083" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3882-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855038v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel N. Carvalho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Arukwe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Balzamo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfu118" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405313r" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kinani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2722-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961800v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1474-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kinani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6708-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6RNF2BX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963448v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1452-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJZ35RHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jondeau-Cabaton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Soucasse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1458-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M36S8GXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMNCLBW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2012.04.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KMQBLJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963291v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.129" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00453470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3310-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00453475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.07.041" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3771" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q37RH8V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173487v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordazzo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734503v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Ballergeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331338v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990145v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wullschleger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799923v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799950v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799997v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990184v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692108v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266583v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351825v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stamm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136737v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136738v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691923v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863950v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulahtouf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourguet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853209v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980659v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853574v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couteau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980680v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaye Boulahtouf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garoche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863853v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Hilscherova" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foppe Smedes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rusina" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853162v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoutier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980717v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Macherey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980724v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853576v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854196v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853049v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fuster" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854271v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdelaziz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854263v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuster" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854197v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854207v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okonski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854265v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854266v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853053v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852945v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Novak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrana" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smedes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852939v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852973v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852950v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kase" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Werner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hollert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermeirssen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchinger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852972v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Parege" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852970v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852953v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852937v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980782v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852356v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Homazava" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jayasinghe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852362v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862419v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852358v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Carvalho" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arukwe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzamo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862414v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862423v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia Parege" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862420v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lettieri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852359v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971154v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971151v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971112v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980791v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971012v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geneste" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazelier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971107v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970964v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970976v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980797v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porcher" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Par&#232;ge" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971108v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970791v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970781v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970880v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970782v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973573v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemach" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970464v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067371v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Veron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173526v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forjonel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029662v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Charrier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Montgillard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029663v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassans" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174676v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173457v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734537v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768319v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663605v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403941v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gardebled" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Baillergeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331347v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172925v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768456v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990193v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Karolkowski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864023v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799916v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990045v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Abril" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266513v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799905v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808649v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le M&#233;nach" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806272v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521156v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519485v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrasadat Alavikakhki" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549387v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519536v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707847v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02980485v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolascreusot@neuf.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Luzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Huba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J.D. Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.665521" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casado-Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Chiaia-Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kiefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105708" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Backhaus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Arrhenius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02975" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gassiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875953v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schollee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hidasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4155" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Novak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vrana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Rusina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Okonski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grabic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tousova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oswald" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Slobodnik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Muz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.356" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01808084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2018.94022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853425v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Y. Kunz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumith Jayasinghe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kienle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.10.062" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01337751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brosselin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez-Ospina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenjoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5419-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Burgess" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibke Busch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.11.102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97J7X5R0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6062-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.187" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta A. Neale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Denison" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855012v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3882-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405313r" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel N. Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Arukwe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Balzamo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfu118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kinani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2722-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963447v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kinani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6708-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6RNF2BX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961800v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1474-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1452-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJZ35RHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963449v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jondeau-Cabaton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Soucasse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1458-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M36S8GXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2012.04.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KMQBLJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMNCLBW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.129" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00453470v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3310-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00453475v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.07.041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525495v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3771" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q37RH8V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173487v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordazzo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Ballergeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331338v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wullschleger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799923v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990184v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692108v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351825v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stamm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136737v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691923v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136738v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863950v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulahtouf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourguet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853209v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980659v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863853v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Hilscherova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foppe Smedes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rusina" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853163v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853162v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoutier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980680v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaye Boulahtouf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garoche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853574v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853097v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Macherey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853576v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854271v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdelaziz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuster" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853049v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fuster" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854197v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854207v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okonski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854265v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854266v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853053v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852970v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852973v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852972v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Parege" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852950v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kase" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Werner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hollert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermeirssen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchinger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852945v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Novak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smedes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980782v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852937v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852953v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862419v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852362v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Homazava" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jayasinghe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Carvalho" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arukwe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzamo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862414v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862423v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia Parege" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862420v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lettieri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852359v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971151v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971012v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geneste" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazelier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980791v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971112v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970976v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970964v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980797v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porcher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Par&#232;ge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971108v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970791v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970781v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970880v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970782v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973573v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemach" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173526v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forjonel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067371v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Veron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029662v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Charrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Montgillard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173457v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029663v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassans" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174676v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768319v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734537v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663605v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403941v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gardebled" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Baillergeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331347v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172925v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768456v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990193v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Karolkowski" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864023v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799916v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990045v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Abril" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266513v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799905v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808649v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le M&#233;nach" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806272v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519485v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrasadat Alavikakhki" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521156v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549387v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519536v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707847v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02980485v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>