--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Creusot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD. Nicolas Creusot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse : 63 allée Serr, appartement 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33100 Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobile: +33 672982573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolascreusot@neuf.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naissance : 4 Juin 1984 (36 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité: Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues: Français, Anglais (lu et parlé), Allemand (notion)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Permis B et Permis bateau côtier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**EXPÉRIENCE PROFESSIONNELLE*****2019-actuel:* INRAE,** Unité de recherché EABX 1454, équipe ECOVEA (France, Bordeaux, 33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ch****argé de recherche en écotoxicologie & métabolomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Développement d’approches en métabolomique environnementale pour caractériser la réponse et l’adaptation des organismes aquatiques à la pression chimique dans le contexte du changement global.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017- 2019 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAWAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Environmental chemistry (Suisse, Dübendorf (ZH))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Projet EXPOZOL, EXPOsure of aquatic ecosystems to antifungal aZOLes: Assessment of occurence and fate in sediment, water and aquatic organisms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Marie Skłodowska-Curie Actions -Individual Fellowships, H2020-MSCA-IF-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation de la distribution et de la dynamique des azoles antifongiques dans les compartiments aquatiques (colonne d’eau, sédiment, biote) ; Identification des produits de biotransformation à différents niveaux trophiques ; Caractérisation de la toxico-cinétique et de la toxicodynamique pour l’établissement de modèles prédictifs (TK-TD) ; Évaluation du danger des azoles antifongiques environnementaux (i.e. composés individuels et mélanges environnementaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCM UMR 1194 (France, Montpellier, 34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des différences inter-espèces entre l’Homme et le poisson zèbre dans l’activation des récepteurs nucléaires par les polluants environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et validation de nouveaux modèles cellulaires à gênes rapporteurs (transitoires et stables) ; Application à l’évaluation du danger des substances et à la surveillance des milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche structurale pour la compréhension des différences inter-espèces (collaboration CNRS-CBS); Caractérisation de l’activation synergique du PXR et des réponses physiologiques associées (expression de gènes, prolifération).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2016 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Écotoxicologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ans -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement de l’activité bio-analytique appliquée à la surveillance de la qualité chimique des milieux aquatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation de l’opérationnalité de la démarche bio-analytique pour la surveillance en routine de la qualité chimique des milieux aquatiques et les performances épuratoires en station de traitements des eaux usées ; Standardisation des outils bio-analytiques et de la mesure de l’activité oestrogénique dans les eaux de surfaces ; Évaluation de nouveaux outils biologiques basés sur le poisson zèbre pour la caractérisation de la contamination des milieux aquatiques et du danger écotoxicologique associé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2011 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Université Bordeaux</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Talence, 33) / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ans -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de doctorat : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Contribution de l’approche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">effect directed analysis</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> à l’identification des perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Sous la direction de Selim Aït-Aïssa (INERIS) et de Hélène Budzinski (Université Bordeaux I).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et mise en œuvre d’une approche combinant outils biologiques et outils physico-chimiques pour la caractérisation de la contamination des milieux aquatiques par les perturbateurs endocriniens et leur identification.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Écotoxicologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ingénieur de recherche intérimaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réalisation de tests </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du plan national PCB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’outils in vitro pour la caractérisation de la contamination des milieux aquatiques par des composés dioxine-like</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*.***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**COMPÉTENCES*****Outils physico-chimiques***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Échantillonnage de matrices environnementales : sédiment, eau de surface, échantillonneurs passifs (POCIS et SPMD) et d’organismes aquatiques (e.g. copépodes, gammares)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Extraction par fluide pressurisé (ASE®- Extraction accélérée par solvant), SPE (Extraction sur Phase solide), QUECHERS (SPE dispersive) et extraction liquide/liquide</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fractionnement d‘extraits organiques complexes par chromatographie liquide (RP-HPLC-DAD, SPE et exclusion stérique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyses ciblées par chromatographie en phase gazeuse et liquide avec détection par spectrométrie de masse simple ou en tandem (CG-SM, CL-SM, UHPLC-SM/SM) ou par capture d’électron (CG-ECD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyses non-ciblées (empreinte et analyse de tendance ; élucidation structurale) et de suspects (utilisation de base de données) par couplage chromatographie en phase liquide et spectrométrie de masse hybride à haute résolution (HRMS) de type Orbitrap® (e.g. Q-exactive-PLUS, LUMOS) et Q-TOF. Application à la métabolomique environnementale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils biologiques & biochimiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Entretien, utilisation et développement de lignées cellulaires (humaines et poissons) à gènes rapporteurs (luciférase) pour la détection de perturbateurs endocriniens dans des matrices complexes ; Détermination d’hormone-équivalent (TEQ) ; Mesure de la cytotoxicité et la prolifération cellulaire (test MTT, bleu alamar) ; Automatisation des tests </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Freedom Evo75, TECAN® ; Biomek 3000, Beckman).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Utilisation de bioessais </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : larves de poisson zèbre transgéniques (gène rapporteur GFP) et sauvages pour la détection de perturbateurs endocriniens ; suivi du cycle de vie d’un microcrustacé (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurytemora affinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) en conditions contrôlées et mesure de l’activité enzymatique acetylcholine estérase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de biologie moléculaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Utilisation de colonnes greffées avec des récepteurs nucléaires pour l’isolement de ligands de ces récepteurs au sein d’échantillons complexes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Électrophorèse en gel de polyacrylamide.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Clonage de récepteurs nucléaires à partir de cellules ou d’embryon de poisson zèbre et construction de plasmides pour le développement de modèles </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à gène rapporteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PCR, Q-PCR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Spectrométrie de masse haute résolution appliqué à la métabolomique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils informatiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Compound Discoverer 2.1et Trace Finder 4.1: Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- MassLynx, MassHunter et Mass profiler : Notion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- EnviMass, Metfrag, Sirius, W4M: Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse statistique sous R : analyses multivariées (e.g. HCA, PCA, Trends analysis) : Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ArcGIS : notion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**ENCADREMENTS &amp; ENSEIGNEMENTS*****Enseignements à l’Université***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université pharmacie de Montpellier : Master d’ingénierie de la santé : 2016 et 2017 (3h/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris V : Master de pharmacologie et toxicologie : 2013, 2014 et 2015 (2h/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement d’étudiants en Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Thesis (Université de Zurich, ETH): 2018 (4 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : 2012 (6 mois), 2014 (6 mois), 2015 (6 mois) et 2018 (6 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 1 : 2011 (3 mois), 2019 (4 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-encadrement d’étudiants en thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- In vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> assessment of endocrine disrupting effects of aquatic contaminants alone or in mixture, Hélène Serra (2014-2017), Université de Bordeaux (FP7-SOLUTION)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Zebrafish-based </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> reporter gene assays for assessing endocrine active chemicals, Manoj Sonavane (2012-2015), Université AgroParisTech (Paris) (ITN-EDA-EMERGE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**RÉCOMPENSES** **2014** Award for innovative technique for the environment for the work on “Effect directed analysis, an integrative approach for the identification of toxicants in the environment”. *(LPTC/INERIS)* *Pollutec ADEME*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analytical Bio-analytical Chemistry - Best paper award (2d in 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PARTITIPATION À DES PROJETS DE RECHERCHE FRANÇAIS ET EUROPEENS**### ***Projet Européen :***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Skłodowska-Curie Actions -Individual Fellowships </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPOZOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (Call: H2020-MSCA-IF-2016, 2017-2019). EXPOsure of aquatic ecosystems to antifungal aZOLes: Assessment of occurence and fate in sediment, water and aquatic organisms. Co-responsable du projet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Curie Initial training network </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDA-EMERGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (Call: FP7-PEOPLE-2011-ITN, 2011-2015): Innovative biodiagnosis meets chemical structure elucidation - Novel tools in effect directed analysis to support the identification and monitoring of emerging toxicants on a European scale. Coord.: W. Brack (UFZ, Leipzig, Germany). Impliqué en tant que partenaires dans les workpachage WP1 (bio-analytical tools), WP5 (European demonstration program), WP6 (higher tier EDA study) et WP7 (courses).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLUTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (FP7-ENV-2013-two-stage, 2013-2018): SOLUTIONS for present and future emerging pollutants in land and water resources management. Coord.: W. Brack (UFZ, Leipzig, Germany). Impliqué en tant que partenaires dans les workpachage WP-T4 (Effect based tools), WP-T3 (effect directed analysis); Participant aux WP C1 (Danube river basin) et WP C2 (assessment of abatement options in the River Rhine catchment).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Policy Interface (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Effect-based and chemical analytical monitoring for the steroidal estrogens: An international project to cope with a monitoring challenge. Coord.: R. Kase and M. Carere. Participation au réunion de travail et à l’étude inter-laboratoire sur la mesure d’oestrogénécité en 2013-2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRC project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013). Testing comparability of existing and innovative bioassays for water quality assessment: an European-wide exercise. Coord.: R. Carvalho (JRC, Ispra, Italy). Impliqué dans l’évaluation des activités de perturbations endocrines in vitro.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Français :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROPOLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014-2016): Evaluation de traitements avancés pour l’élimination des micropolluants à la station de traitement des eaux usées de Sophia Antipolis. Co-responsable de tache: Caractérisation de l’activité de perturbation endocrine des eaux usées à partir de bioessais in vitro basés sur le mécanisme d’action et identification de composés actifs à travers l’analyse dirigée par l’effet. (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014-2018): Réduction et gestio des micropolluant sur le bassin versant de Bordeaux. Participation à la tâche 3.1 – évaluation de l’impact des micropollutants par l’utilisation de bioessais in vitro et de l’analyse dirigée par l’effet (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ((2013-2015). Développement et utilisation d’outils bio-analytiques pour le contrôle de surveillance et d’enquête de la qualité chimique des milieux aquatiques dans le cadre de la directive cadre sur l’eau. Co-responsable de l’action “approche bio-analytique pour l’identification de contaminants émergents dans les systèmes aquatiques: application aux sédiments de l’étude prospective 2012. (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude prospective sur les contaminant émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-20012), financée par l’ONEMA et le ministère français de l’écologie et du développement durable. Co-responsable de la tâche “outil biologique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action AQUAREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2015): Approche bio-analytique: Validation de la mesure d’oestrogénécité dans les matrices environnementales. Co-responsible de l’action.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-PROOFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2016): Occurrence and Effect of environmental progesterone receptor ligands on fish reproduction and neurodevelopment. Co-responsable du WP5 – Bioanalyse des matrices environnementales et identification des composés actifs sur le récepteur de la progestérone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR- ECHIBIOTEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2015). Innovative sampling, chemical and biological tools for monitoring of wastewater and sludge innovative treatments. Co-responsable de la tâche “bioessais in vitro” et “analyse dirigée par l’effet”</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the identification of pesticide transformation products and assessing their ecotoxicity for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity disturbance history modulates the ability of biofilms to accumulate pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaury Luzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 102 (3), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiag021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux identifier les produits de transformation des pesticides et évaluer leur écotoxicité pour les organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of polar organic chemicals in the aquatic foodweb: Combining high-resolution mass spectrometry and trend analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Huba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.108403. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žiga Tkalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bandow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Béen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Belova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environment International, 186, pp.108585. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.117674. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2024.117674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.106972. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity shift of the meta-metabolome and photosynthesis to the chemical stress in periphyton between months along one year and a half period: Case study of a terbuthylazine exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177681. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167 (20), pp.117225. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed light photoperiod and biocide pollution affect lipid profiles of periphyton communities in freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100378. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2023.100378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation of pesticides by stream biofilms is influenced by hydrological histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (9), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiad083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight into the influence of environmental factors in responses of freshwater biofilms to the model herbicide diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (20), pp.29332-29347. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17072-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Human and Zebrafish Pregnane X Receptor Activities of Pesticides and Steroids Using In Vitro Reporter Gene Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.665521. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2021.665521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective screening of high-resolution mass spectrometry archived digital samples can improve environmental risk assessment of emerging contaminants: A case study on antifungal azoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Casado-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Chiaia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.105708. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.105708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Patterns in Stream Biofilms Link Complex Chemical Pollution to Ecological Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Corcoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Backhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Arrhenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (17), pp.10745-10753. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c02975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Zebrafish Nuclear Progesterone Receptors Are Differently Activated by Manifold Progestins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (15), pp.9510-9518. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c02056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anti-Cancer Drug Dabrafenib Is a Potent Activator of the Human Pregnane X Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Alaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1641. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach combining passive sampling, bioassays, and effect‐directed analysis to assess the impact of wastewater effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Schollee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hidasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (8), pp.2079-2088. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01875953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based monitoring of the Danube River using mobile passive sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsiana Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Grabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 636, pp.1608-1619. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “European demonstration program on the effect-based and chemical identification and monitoring of organic pollutants in European surface waters” [Sci. Total Environ. 601–602 (2017) 1849–1868]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Slobodnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Muz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 635, pp.1620-1621. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ozone or Not-Treated Wastewater Ecotoxicity Using Mechanism-Based and Zebrafish Embryo Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Wigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (04), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jep.2018.94022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European demonstration program on the effect-based and chemical identification and monitoring of organic pollutants in European surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Slobodnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Muz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601-602, pp.1849-1868. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based tools for monitoring estrogenic mixtures : Evaluation of five in vitro bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Y. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumith Jayasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Kienle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.378-388. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal to optimize ecotoxicological evaluation of wastewater treated by conventional biological and ozonation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Wigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Brosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gonzalez-Ospina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3008-3017. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5419-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-directed analysis supporting monitoring of aquatic environments. An in-depth overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wibke Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 544, pp.1073-1118. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.11.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an extraction method for a mixture of endocrine disrupters in sediment using chemical and in vitro biological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (11), pp.10349-10360. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6062-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish-based reporter gene assays reveal different estrogenic activities in river waters compared to a conventional human-derived assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.934-939. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking in vitro effects and detected organic micropollutants in surface water using mixture-toxicity modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peta A. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Denison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (24), pp.14614-14624. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b04083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFCOD activity in fish cell lines and zebrafish embryos and its modulation by chemical ligands of human aryl hydrocarbon and nuclear receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (21), pp.16393-16404. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3882-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of synthetic steroids in river water downstream from pharmaceutical manufacture discharges based on a bioanalytical approach and passive sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.3649-3657. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405313r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of Chemical Pollutants at European Legislation Safety Concentrations : How Safe Are They ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Balzamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (1), pp.218-233. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfu118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of estrone generates estrogenic photoproducts with higher activity than the parent compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.7818-7827. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-directed analysis of endocrine-disrupting compounds in multi-contaminated sediment: identification of novel ligands of estrogen and pregnane X receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (8), pp.2553-2566. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-6708-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in vivo chronic exposure to clotrimazole on zebrafish testis function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2747-2760. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1474-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of steroid- and dioxin-like activities between sediments, POCIS and SPMD in a French river subject to mixed pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2784-2794. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1452-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of endocrine disruptors from a complex matrix using estrogen receptor affinity columns and high performance liquid chromatography-high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2705-2720. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical role of follicle-stimulating hormone (Fsh) in mediating the effect of clotrimazole on testicular steroidogenesis in adult zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 298 (1-3), pp.30-39. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of androgens in sewage treatment plants influents is associated with antagonist activities on other steroid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.1912-1922. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioanalyse des perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2011-2012, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive samplers for chemical substance monitoring and associated toxicity assessment in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (10), pp.2418-2426. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an hPXR reporter gene assay for the detection of aquatic emerging pollutants: screening of chemicals and application to water samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (2), pp.569-83. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3310-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00453470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioanalytical characterisation of multiple endocrine- and dioxin-like activities in sediments from reference and impacted small rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (1), pp.74-83. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00453475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et identification de polluants chimiques perturbateurs endocriniens dans les milieux aquatiques : approche bioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2008-2009, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and purification procedures for simultaneous quantification of phenolic xenoestrogens and steroid estrogens in river sediment by gas chromatography/ion trap mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (22), pp.3651-3661. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in freshwater cyanobacteria-associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing High-Throughput Meta-Metabolomics in Aquatic Periphyton to enhance chemical risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 17èmes journées scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alidou Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Ughetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de sensibilité du métabolome et du rendement photosynthétique de biofilms periphytiques exposés à un herbicide modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque du réseau INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics response kinetics of a periphytic community to mixture of pesticides to unravel short term molecular mechanisms involved in long term structural and functional impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Ballergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 34 TH Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2024, Seville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphytic and sediment microbiomes in aquatic ecotoxicology: current challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Microbiome de l'Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-metabolomics to uncover short vs long term response of periphytic microbiome to a model fungicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et écotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoce Aprianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight in the response and tolerance of periphytic biofilms to wastewater effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insights in the response and tolerance of stream biofilms to chemical stress in urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and photosynthesis responses of freshwater periphyton to natural vs synthetic fungicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle potentiel des macrophytes aquatiques dans la régulation des blooms de cyanobactéries : Approche Allélopathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS Cyanobactéries 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic unraveling of the influence of environmental factors in the responses of aquatic biofilms to the herbicide Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'un agent de désinfection sur les communautés périphytiques d'eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets interactifs d’un produit virucide et de la lumière artificielle sur les biofilms aquatiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Chapitre Saint-Laurent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure & responses of freshwater microbial communities to natural and anthropogenic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposome Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'un agent de désinfection sur les biofilms aquatiques en milieu urbain : effets interactifs du BAC 12 et de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering ecosystemic responses of aquatic biofilms to urban chemical stress using an untargeted metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboDay 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Intégrative de Protéomique et Métabolomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide Diuron and its modulation by environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF and Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire du Réseau d’Ecotoxicologie terrestre et aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on cross-species differences in the modulation of human and zebrafish nuclear receptors by single chemicals and environmental mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrative pour étudier les effets biologiques des progestatifs sur le poisson zèbre et leur occurrence environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’action des perturbateurs endocriniens et décryptage des effets « cocktail ». Colloque «perturbateurs endocriniens, eau et santé : quelles normes pour demain ?», 20 Mars 2018, Faculté de médecine de Poitiers (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque  «perturbateurs endocriniens, eau et santé : quelles normes pour demain ?»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological profiling of large rivers using mobile passive sampling and comparison to large volume active sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Hilscherova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foppe Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zebrafish as a model to decipher modulation of nuclear receptors by endocrine disruptors: insight regarding cross-species differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting on Nuclear Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of effect-based tools for wastewater quality and process performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Micropol &amp; Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zebrafish as a model organism to decipher modulation of nuclear receptors by endocrine disruptors: insight regarding cross-species differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaye Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Meeting on Nuclear Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment micropollutants removal by full scale tertiary ozonation performance through chemical and effect-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Ozone Association World Congress (IOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignées cellulaires rendues bioluminescences : des outils précieux pour la caractérisation des interactions entre récepteurs nucléaires et perturbateurs endocriniens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaye Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thouënnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ogm : alimentation– environnement—thérapie—recherche et aspects sociétaux des risques et des enjeux ? Colloque ARET 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARET, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The progestin norethindrone affects the glucocorticoid signalling pathway in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Macherey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées scientifiques du GdR REPRO (ReproSciences 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of several zebrafish-based bioassays to study the mechanisms of action and tissue-specific effects of ligands of the progesterone receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European ZebraFish Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests mécanistiques d’identification des perturbateurs endocriniens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Problématique des Perturbateurs Endocriniens : Quelles Solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological evaluation to follow a 3 years in situ-experiment of a submerged mbr for oncological hospital effluent treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de la contribution majeure du bisphénol A à l’activité oestrogénique d’un lixiviat de décharge par la mise en oeuvre d’une méthodologie dirigée par les effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2016 "Plastiques: quels enjeux pour demain ? Pollution physico-chimique et impacts environnementaux et sanitaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying mixture toxicity modelling to assess the contribution of detected chemicals to in vitro effects : An example from the Danube River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peta A. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Denison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et devenir de contaminants polaires en estuaire de Seine : approche bioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological-based profiling of wastewaters from sources to the discharge into the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile passive sampling as a tool for toxicological profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foppe Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental occurrence and effects in fish of ligands of the progesterone receptor : current progress of the french national project proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic progestins activate human and zebrafish nuclear progesterone receptor in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and zebrafish nuclear progesterone receptors are differently activated by natural and synthetic progestins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on fish endocrinology (8 ISFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et utilisation de modèles in vitro, in vivo et in silico chez le poisson zèbre pour l’évaluation des perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward identification of fish specific estrogens through effect-directed analysis based on zebrafish in vitro and in vivo reporter gene assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Turies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’oestrogenicité de lixiviats de stockage des déchets et recherche des composés responsables par une approche dirigée par les effets (EDA effect directed analysis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interêt de l’analyse dirigée par l’effet pour l’identification de contaminants émergents et de metabolites humains dans les eaux de stations d’epuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia-Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based and chemical analytical monitoring for the steroidal estrogens : An international project to cope with a monitoring challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hollert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermeirssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based monitoring of Danube river using mobile passive sampling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches bio-analytiques pour la caractérisation, la surveillance et l’identification de perturbateurs endocriniens dans le milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major contribution of bisphenol A to estrogenic activity in landfill leachate as revealed by effect-directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated assessment of estrogenicity of complex environmental samples using in vivo and in vitro effect-based tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Munz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the estrogenic potency of chemicals, alone or in combination, and complex environmental mixtures using a novel transgenic cy19a1b-GFP in vivo zebrafish assay (EASZY assay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disrupting activities profiling of monitored French river sites based on in vitro bio-analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based tools for monitoring (xeno)estrogens in surface waters: Variability and reproducibility of sample preparation and five different in vitro assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Y. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Homazava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jayasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological effects of mixtures of chemical pollutants at EQS concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balzamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation of a membrane bioreactor to remove emerging pollutants from a hospital effluent based on the combined use of in vitro and in vivo bioassays and targeted chemicals analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of emerging pharmaceutical pollutants in a river impacted by an industrial effluent combining passive sampling and effect-directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU wide campaign exercise on bioassays and chemical mixture effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrogenic activities in water and sediment from French rivers using zebrafish-based bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Turies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Normal Phase - High Performance Liquid Chromatography (NP-HPLC) fractionation for the isolation of active compounds in sediment sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of zebrafish cell lines to assess estrogenic compounds in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'approche bioanalytique EDA (Effect-Directed Analysis) dans l'identification des composés toxiques dans l'environnement : exemples d'application sur différentes matrices (effluents de station d'épuration, sédiments, bivalves,...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of synthetic steroid compounds downstream of a pharmaceutical industry using effect directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on occurrence, fate and effects of emerging pollutants in the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors characterized from a complex matrix using bioanalytical methods : ER affinity columns and LC-HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium (SAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish embryos as bioanalytical tools for detection of estrogenic and dioxin-like chemicals in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of active synthetic steroid compounds in impacted river downstream from pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie bio-analytique de type EDA pour l’identification de contaminants émergents dans les milieux aquatiques : Etude de cas en aval d’un rejet industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia-Parège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de perturbateurs endocriniens et suivi de leur activité au cours de la digestion anaérobie de boues urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and compartmentalization study of emerging EDCs in an impacted river system by using an EDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of accelerated solvant extraction (ASE) of wide range of endocrine disrupting chemicals (EDC) in sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters (COW 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutistep fractionation based on normal phase SPE and reverse phase HPLC (RP-HPLC) for isolation of endocrine disrupting chemicals in environmental extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of passive sampling and in vitro bioassays for the detection of emerging pollutants in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pregnane X receptor (PXR) active chemicals in french rivers by using in vitro bioassay and chemical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUAECOMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the influence of temperature and nutrients on the growth of Microcystis aeruginosa and the metabolism of its phycosphere thanks to metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forjonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-TOX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, CESTAS, France. sciencesconf.org:etox2025:641286, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaecomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of freshwater periphyton to pesticides, their mixture and transformation products: New insight from untargeted metametabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienne, Austria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the tolerance of leaf-associated microbial communities to Kasugamycin through metabolomics and functional descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Montgillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing metabolome coverage and metabolism in Microcystis sp. : A comparative evaluation of monophasic and biphasic extraction-based workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forjonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing High-Throughput Metabolomics in Aquatic Periphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides, their mixture and transformation products on freshwater periphyton metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual variation of the meta-metabolome and photosynthesis sensitivities and their relationship in freshwater microbial communities exposed to a model herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Boutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in species sensitivity differences within periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in Microcystis-associated microbial communities, in the context of freshwater cyanobacterial blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic insight in species sensitivity differences within periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Ughetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of contaminants on taxonomic composition of micromeiofauna present in biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gardebled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Baillergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Canadian Ecotoxicity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ottawa, Canada. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du métabolome de trois microalgues pour étudier les différences de sensibilité des communautés périphytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of time, temperature and light intensity on the metabolome of the model green microalgae (Scenedesmus costatus) in the global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS RFMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight on the photosynthesis impairment under chemical stress in freshwater biofilms in agriculture context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école automnale du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sainte-Foy-lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of aquatic macrophytes in the regulation of cyanobacterial blooms : Allelopathic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural fluctuation of metabolome and photosynthetic yield sensitivity of a periphytic biofilm exposed to a model herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology Ecotoxicomic 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de cultures d'algues mono- et plurispécifiques aux herbicides: : Effet de l'atrazine et du S-métolachlore sur la photosynthèse et sur les profils en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint en écotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicokinetic of a pesticides cocktail pulse on stream biofilms with different hydrological histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. JS du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-descripteurs pour le suivi des effets interactifs d’un biocide et de la lumière sur les biofilms de rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium annuel du GRIL (Groupe de Recherche Interuniversitaire en Limnologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème JS du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cathala-Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNRPE 2012, Recent advances on the environmental and health effects of endocrine disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques INRA Toxalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccumulation des pesticides organiques dans les biofilms de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-165, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metabolites and metabolism in aquatic biofilms reveal ecological responses to global change and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017845v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Microbiome-Metabolome Nexus for Innovative One-Health Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of urban stressors on freshwater biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Light and Biocide Pollution Affects Lipid Profiles of Periphyton Communities in Freshwater Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban stressors impact lipid profiles in freshwater periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination procedure for chemical risk assessment in periphyton v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahrasadat Alavikakhki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX; Bordeaux Metabolome Platform. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Preparation for Automated Extraction in Periphyton Metabolomic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX; Bordeaux Metabolome Platform. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic extraction metabolites in algal matrix or periphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - EABX. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphyton growing and sampling in situ or in mesocosm for metabolomic analysis v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahrasadat Alavikakhki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet MEMENTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; UCA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'approche effect directed analysis à l'identification de perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. Université de Bordeaux 1, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02980485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Creusot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD. Nicolas Creusot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adresse : 63 allée Serr, appartement 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33100 Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mobile: +33 672982573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolascreusot@neuf.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naissance : 4 Juin 1984 (36 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité: Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues: Français, Anglais (lu et parlé), Allemand (notion)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Permis B et Permis bateau côtier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**EXPÉRIENCE PROFESSIONNELLE*****2019-actuel:* INRAE,** Unité de recherché EABX 1454, équipe ECOVEA (France, Bordeaux, 33)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ch****argé de recherche en écotoxicologie & métabolomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Développement d’approches en métabolomique environnementale pour caractériser la réponse et l’adaptation des organismes aquatiques à la pression chimique dans le contexte du changement global.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017- 2019 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAWAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Environmental chemistry (Suisse, Dübendorf (ZH))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Projet EXPOZOL, EXPOsure of aquatic ecosystems to antifungal aZOLes: Assessment of occurence and fate in sediment, water and aquatic organisms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Marie Skłodowska-Curie Actions -Individual Fellowships, H2020-MSCA-IF-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation de la distribution et de la dynamique des azoles antifongiques dans les compartiments aquatiques (colonne d’eau, sédiment, biote) ; Identification des produits de biotransformation à différents niveaux trophiques ; Caractérisation de la toxico-cinétique et de la toxicodynamique pour l’établissement de modèles prédictifs (TK-TD) ; Évaluation du danger des azoles antifongiques environnementaux (i.e. composés individuels et mélanges environnementaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCM UMR 1194 (France, Montpellier, 34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Etude des différences inter-espèces entre l’Homme et le poisson zèbre dans l’activation des récepteurs nucléaires par les polluants environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et validation de nouveaux modèles cellulaires à gênes rapporteurs (transitoires et stables) ; Application à l’évaluation du danger des substances et à la surveillance des milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche structurale pour la compréhension des différences inter-espèces (collaboration CNRS-CBS); Caractérisation de l’activation synergique du PXR et des réponses physiologiques associées (expression de gènes, prolifération).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2016 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Écotoxicologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 ans -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Post-Doctorat.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement de l’activité bio-analytique appliquée à la surveillance de la qualité chimique des milieux aquatiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation de l’opérationnalité de la démarche bio-analytique pour la surveillance en routine de la qualité chimique des milieux aquatiques et les performances épuratoires en station de traitements des eaux usées ; Standardisation des outils bio-analytiques et de la mesure de l’activité oestrogénique dans les eaux de surfaces ; Évaluation de nouveaux outils biologiques basés sur le poisson zèbre pour la caractérisation de la contamination des milieux aquatiques et du danger écotoxicologique associé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2011 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Université Bordeaux</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Talence, 33) / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ans -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Thèse de doctorat : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Contribution de l’approche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">effect directed analysis</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> à l’identification des perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ». Sous la direction de Selim Aït-Aïssa (INERIS) et de Hélène Budzinski (Université Bordeaux I).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et mise en œuvre d’une approche combinant outils biologiques et outils physico-chimiques pour la caractérisation de la contamination des milieux aquatiques par les perturbateurs endocriniens et leur identification.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité Écotoxicologie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France, Verneuil en Halatte, 60)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 mois -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ingénieur de recherche intérimaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réalisation de tests </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du plan national PCB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en œuvre d’outils in vitro pour la caractérisation de la contamination des milieux aquatiques par des composés dioxine-like</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*.***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**COMPÉTENCES*****Outils physico-chimiques***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Échantillonnage de matrices environnementales : sédiment, eau de surface, échantillonneurs passifs (POCIS et SPMD) et d’organismes aquatiques (e.g. copépodes, gammares)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Extraction par fluide pressurisé (ASE®- Extraction accélérée par solvant), SPE (Extraction sur Phase solide), QUECHERS (SPE dispersive) et extraction liquide/liquide</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fractionnement d‘extraits organiques complexes par chromatographie liquide (RP-HPLC-DAD, SPE et exclusion stérique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyses ciblées par chromatographie en phase gazeuse et liquide avec détection par spectrométrie de masse simple ou en tandem (CG-SM, CL-SM, UHPLC-SM/SM) ou par capture d’électron (CG-ECD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyses non-ciblées (empreinte et analyse de tendance ; élucidation structurale) et de suspects (utilisation de base de données) par couplage chromatographie en phase liquide et spectrométrie de masse hybride à haute résolution (HRMS) de type Orbitrap® (e.g. Q-exactive-PLUS, LUMOS) et Q-TOF. Application à la métabolomique environnementale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils biologiques & biochimiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Entretien, utilisation et développement de lignées cellulaires (humaines et poissons) à gènes rapporteurs (luciférase) pour la détection de perturbateurs endocriniens dans des matrices complexes ; Détermination d’hormone-équivalent (TEQ) ; Mesure de la cytotoxicité et la prolifération cellulaire (test MTT, bleu alamar) ; Automatisation des tests </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Freedom Evo75, TECAN® ; Biomek 3000, Beckman).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Utilisation de bioessais </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : larves de poisson zèbre transgéniques (gène rapporteur GFP) et sauvages pour la détection de perturbateurs endocriniens ; suivi du cycle de vie d’un microcrustacé (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurytemora affinis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) en conditions contrôlées et mesure de l’activité enzymatique acetylcholine estérase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de biologie moléculaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Utilisation de colonnes greffées avec des récepteurs nucléaires pour l’isolement de ligands de ces récepteurs au sein d’échantillons complexes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Électrophorèse en gel de polyacrylamide.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Clonage de récepteurs nucléaires à partir de cellules ou d’embryon de poisson zèbre et construction de plasmides pour le développement de modèles </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à gène rapporteur.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- PCR, Q-PCR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Spectrométrie de masse haute résolution appliqué à la métabolomique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils informatiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Compound Discoverer 2.1et Trace Finder 4.1: Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- MassLynx, MassHunter et Mass profiler : Notion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- EnviMass, Metfrag, Sirius, W4M: Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Analyse statistique sous R : analyses multivariées (e.g. HCA, PCA, Trends analysis) : Maitrisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- ArcGIS : notion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**ENCADREMENTS &amp; ENSEIGNEMENTS*****Enseignements à l’Université***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université pharmacie de Montpellier : Master d’ingénierie de la santé : 2016 et 2017 (3h/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris V : Master de pharmacologie et toxicologie : 2013, 2014 et 2015 (2h/an)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement d’étudiants en Master</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Thesis (Université de Zurich, ETH): 2018 (4 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 2 : 2012 (6 mois), 2014 (6 mois), 2015 (6 mois) et 2018 (6 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master 1 : 2011 (3 mois), 2019 (4 mois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-encadrement d’étudiants en thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">- In vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> assessment of endocrine disrupting effects of aquatic contaminants alone or in mixture, Hélène Serra (2014-2017), Université de Bordeaux (FP7-SOLUTION)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Zebrafish-based </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vivo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> reporter gene assays for assessing endocrine active chemicals, Manoj Sonavane (2012-2015), Université AgroParisTech (Paris) (ITN-EDA-EMERGE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**RÉCOMPENSES** **2014** Award for innovative technique for the environment for the work on “Effect directed analysis, an integrative approach for the identification of toxicants in the environment”. *(LPTC/INERIS)* *Pollutec ADEME*</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analytical Bio-analytical Chemistry - Best paper award (2d in 2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**PARTITIPATION À DES PROJETS DE RECHERCHE FRANÇAIS ET EUROPEENS**### ***Projet Européen :***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Skłodowska-Curie Actions -Individual Fellowships </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPOZOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (Call: H2020-MSCA-IF-2016, 2017-2019). EXPOsure of aquatic ecosystems to antifungal aZOLes: Assessment of occurence and fate in sediment, water and aquatic organisms. Co-responsable du projet.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Curie Initial training network </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDA-EMERGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (Call: FP7-PEOPLE-2011-ITN, 2011-2015): Innovative biodiagnosis meets chemical structure elucidation - Novel tools in effect directed analysis to support the identification and monitoring of emerging toxicants on a European scale. Coord.: W. Brack (UFZ, Leipzig, Germany). Impliqué en tant que partenaires dans les workpachage WP1 (bio-analytical tools), WP5 (European demonstration program), WP6 (higher tier EDA study) et WP7 (courses).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOLUTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> project (FP7-ENV-2013-two-stage, 2013-2018): SOLUTIONS for present and future emerging pollutants in land and water resources management. Coord.: W. Brack (UFZ, Leipzig, Germany). Impliqué en tant que partenaires dans les workpachage WP-T4 (Effect based tools), WP-T3 (effect directed analysis); Participant aux WP C1 (Danube river basin) et WP C2 (assessment of abatement options in the River Rhine catchment).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Policy Interface (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). Effect-based and chemical analytical monitoring for the steroidal estrogens: An international project to cope with a monitoring challenge. Coord.: R. Kase and M. Carere. Participation au réunion de travail et à l’étude inter-laboratoire sur la mesure d’oestrogénécité en 2013-2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRC project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013). Testing comparability of existing and innovative bioassays for water quality assessment: an European-wide exercise. Coord.: R. Carvalho (JRC, Ispra, Italy). Impliqué dans l’évaluation des activités de perturbations endocrines in vitro.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet Français :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROPOLIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014-2016): Evaluation de traitements avancés pour l’élimination des micropolluants à la station de traitement des eaux usées de Sophia Antipolis. Co-responsable de tache: Caractérisation de l’activité de perturbation endocrine des eaux usées à partir de bioessais in vitro basés sur le mécanisme d’action et identification de composés actifs à travers l’analyse dirigée par l’effet. (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">REGARD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2014-2018): Réduction et gestio des micropolluant sur le bassin versant de Bordeaux. Participation à la tâche 3.1 – évaluation de l’impact des micropollutants par l’utilisation de bioessais in vitro et de l’analyse dirigée par l’effet (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Action </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ((2013-2015). Développement et utilisation d’outils bio-analytiques pour le contrôle de surveillance et d’enquête de la qualité chimique des milieux aquatiques dans le cadre de la directive cadre sur l’eau. Co-responsable de l’action “approche bio-analytique pour l’identification de contaminants émergents dans les systèmes aquatiques: application aux sédiments de l’étude prospective 2012. (co-financement ONEMA-INERIS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude prospective sur les contaminant émergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-20012), financée par l’ONEMA et le ministère français de l’écologie et du développement durable. Co-responsable de la tâche “outil biologique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action AQUAREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2015): Approche bio-analytique: Validation de la mesure d’oestrogénécité dans les matrices environnementales. Co-responsible de l’action.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR-PROOFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2016): Occurrence and Effect of environmental progesterone receptor ligands on fish reproduction and neurodevelopment. Co-responsable du WP5 – Bioanalyse des matrices environnementales et identification des composés actifs sur le récepteur de la progestérone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR- ECHIBIOTEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2015). Innovative sampling, chemical and biological tools for monitoring of wastewater and sludge innovative treatments. Co-responsable de la tâche “bioessais in vitro” et “analyse dirigée par l’effet”</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow velocity disturbance history modulates the ability of biofilms to accumulate pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaury Luzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 102 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiag021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the identification of pesticide transformation products and assessing their ecotoxicity for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art04-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux identifier les produits de transformation des pesticides et évaluer leur écotoxicité pour les organismes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol105-art04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity shift of the meta-metabolome and photosynthesis to the chemical stress in periphyton between months along one year and a half period: Case study of a terbuthylazine exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 957, pp.177681. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of polar organic chemicals in the aquatic foodweb: Combining high-resolution mass spectrometry and trend analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Huba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.108403. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2023.108403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental testing of two urban stressors on freshwater biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 272, pp.106972. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.106972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Žiga Tkalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bandow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Béen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Belova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environment International, 186, pp.108585. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.117674. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2024.117674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bertrand-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167 (20), pp.117225. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed light photoperiod and biocide pollution affect lipid profiles of periphyton communities in freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100378. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hazadv.2023.100378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation of pesticides by stream biofilms is influenced by hydrological histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (9), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiad083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight into the influence of environmental factors in responses of freshwater biofilms to the model herbicide diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (20), pp.29332-29347. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17072-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Human and Zebrafish Pregnane X Receptor Activities of Pesticides and Steroids Using In Vitro Reporter Gene Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.665521. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2021.665521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anti-Cancer Drug Dabrafenib Is a Potent Activator of the Human Pregnane X Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Alaterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Chiavarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (7), pp.1641. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells9071641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Zebrafish Nuclear Progesterone Receptors Are Differently Activated by Manifold Progestins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (15), pp.9510-9518. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c02056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Patterns in Stream Biofilms Link Complex Chemical Pollution to Ecological Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natàlia Corcoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Backhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Arrhenius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (17), pp.10745-10753. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c02975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective screening of high-resolution mass spectrometry archived digital samples can improve environmental risk assessment of emerging contaminants: A case study on antifungal azoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Casado-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurea Chiaia-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.105708. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.105708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ozone or Not-Treated Wastewater Ecotoxicity Using Mechanism-Based and Zebrafish Embryo Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Wigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (04), pp.325 - 346. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jep.2018.94022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach combining passive sampling, bioassays, and effect‐directed analysis to assess the impact of wastewater effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Schollee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hidasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (8), pp.2079-2088. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01875953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based monitoring of the Danube River using mobile passive sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsiana Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Grabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 636, pp.1608-1619. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “European demonstration program on the effect-based and chemical identification and monitoring of organic pollutants in European surface waters” [Sci. Total Environ. 601–602 (2017) 1849–1868]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Slobodnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Muz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 635, pp.1620-1621. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European demonstration program on the effect-based and chemical identification and monitoring of organic pollutants in European surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Tousova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Slobodnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Blaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melis Muz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 601-602, pp.1849-1868. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based tools for monitoring estrogenic mixtures : Evaluation of five in vitro bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Y. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumith Jayasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Kienle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.378-388. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal to optimize ecotoxicological evaluation of wastewater treated by conventional biological and ozonation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Wigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Brosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Gonzalez-Ospina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.3008-3017. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5419-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-directed analysis supporting monitoring of aquatic environments. An in-depth overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wibke Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 544, pp.1073-1118. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.11.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an extraction method for a mixture of endocrine disrupters in sediment using chemical and in vitro biological analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (11), pp.10349-10360. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6062-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish-based reporter gene assays reveal different estrogenic activities in river waters compared to a conventional human-derived assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 550, pp.934-939. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.01.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFCOD activity in fish cell lines and zebrafish embryos and its modulation by chemical ligands of human aryl hydrocarbon and nuclear receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (21), pp.16393-16404. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3882-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking in vitro effects and detected organic micropollutants in surface water using mixture-toxicity modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peta A. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Denison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (24), pp.14614-14624. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b04083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of synthetic steroids in river water downstream from pharmaceutical manufacture discharges based on a bioanalytical approach and passive sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.3649-3657. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405313r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of Chemical Pollutants at European Legislation Safety Concentrations : How Safe Are They ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Balzamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (1), pp.218-233. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfu118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of estrone generates estrogenic photoproducts with higher activity than the parent compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Malosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), pp.7818-7827. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-2722-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01048573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of endocrine disruptors from a complex matrix using estrogen receptor affinity columns and high performance liquid chromatography-high resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2705-2720. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of steroid- and dioxin-like activities between sediments, POCIS and SPMD in a French river subject to mixed pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2784-2794. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1452-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of in vivo chronic exposure to clotrimazole on zebrafish testis function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.2747-2760. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1474-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-directed analysis of endocrine-disrupting compounds in multi-contaminated sediment: identification of novel ligands of estrogen and pregnane X receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (8), pp.2553-2566. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-6708-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of androgens in sewage treatment plants influents is associated with antagonist activities on other steroid receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dagnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Seree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.1912-1922. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical role of follicle-stimulating hormone (Fsh) in mediating the effect of clotrimazole on testicular steroidogenesis in adult zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Chadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 298 (1-3), pp.30-39. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioanalyse des perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2011-2012, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive samplers for chemical substance monitoring and associated toxicity assessment in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (10), pp.2418-2426. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an hPXR reporter gene assay for the detection of aquatic emerging pollutants: screening of chemicals and application to water samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (2), pp.569-83. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3310-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00453470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioanalytical characterisation of multiple endocrine- and dioxin-like activities in sediments from reference and impacted small rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (1), pp.74-83. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00453475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et identification de polluants chimiques perturbateurs endocriniens dans les milieux aquatiques : approche bioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Scientifique INERIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2008-2009, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01869238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and purification procedures for simultaneous quantification of phenolic xenoestrogens and steroid estrogens in river sediment by gas chromatography/ion trap mass spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (22), pp.3651-3661. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling global change: integrated approaches for people and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRI Tackling global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Cestas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in freshwater cyanobacteria-associated microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing High-Throughput Meta-Metabolomics in Aquatic Periphyton to enhance chemical risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 17èmes journées scientifiques du RFMF (Réseau Francophone de Métabolomique et Fluxomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal heterogeneity of periphyton microbial activity and photosynthesis sensitivity to the chemical stress and its environmental drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alidou Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the potential effects of a complex textile industry contamination on structure, function and nutritional quality of phototrophic biofilms: the case study of the Cleurie River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Ughetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicomic 2024 : 4th international conference on microbial ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de sensibilité du métabolome et du rendement photosynthétique de biofilms periphytiques exposés à un herbicide modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque du réseau INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics response kinetics of a periphytic community to mixture of pesticides to unravel short term molecular mechanisms involved in long term structural and functional impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Ballergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 34 TH Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2024, Seville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et écotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoce Aprianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Congrès du Groupe Français de recherches sur les Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicité des produits de transformation des pesticides dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Claitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphytic and sediment microbiomes in aquatic ecotoxicology: current challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Microbiome de l'Ifremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-metabolomics to uncover short vs long term response of periphytic microbiome to a model fungicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la relation exposition-effet dans la réponse écosystémique des biofilms périphytiques dulçaquicoles à la pression chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling &amp; Antifouling VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic responses of freshwater periphytic microbiome to combined stress of artificial light at night (ALAN) and benzalkonium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight in the response and tolerance of periphytic biofilms to wastewater effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insights in the response and tolerance of stream biofilms to chemical stress in urban context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wullschleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and photosynthesis responses of freshwater periphyton to natural vs synthetic fungicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Viemont-Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Médina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle potentiel des macrophytes aquatiques dans la régulation des blooms de cyanobactéries : Approche Allélopathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS Cyanobactéries 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering ecosystemic responses of aquatic biofilms to urban chemical stress using an untargeted metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetaboDay 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'un agent de désinfection sur les communautés périphytiques d'eau douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet‐mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic unraveling of the influence of environmental factors in the responses of aquatic biofilms to the herbicide Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure & responses of freshwater microbial communities to natural and anthropogenic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposome Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets interactifs d’un produit virucide et de la lumière artificielle sur les biofilms aquatiques en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Chapitre Saint-Laurent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d'un agent de désinfection sur les biofilms aquatiques en milieu urbain : effets interactifs du BAC 12 et de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Intégrative de Protéomique et Métabolomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage métabolomique de la réponse écosystémique des biofilms dulcicoles à la pollution chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème séminaire du Réseau d’Ecotoxicologie terrestre et aquatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in the responses of stream biofilms to the herbicide Diuron and its modulation by environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF and Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on cross-species differences in the modulation of human and zebrafish nuclear receptors by single chemicals and environmental mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrative pour étudier les effets biologiques des progestatifs sur le poisson zèbre et leur occurrence environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d’action des perturbateurs endocriniens et décryptage des effets « cocktail ». Colloque «perturbateurs endocriniens, eau et santé : quelles normes pour demain ?», 20 Mars 2018, Faculté de médecine de Poitiers (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque  «perturbateurs endocriniens, eau et santé : quelles normes pour demain ?»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests mécanistiques d’identification des perturbateurs endocriniens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Problématique des Perturbateurs Endocriniens : Quelles Solutions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of several zebrafish-based bioassays to study the mechanisms of action and tissue-specific effects of ligands of the progesterone receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European ZebraFish Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment micropollutants removal by full scale tertiary ozonation performance through chemical and effect-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Ozone Association World Congress (IOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological profiling of large rivers using mobile passive sampling and comparison to large volume active sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Hilscherova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foppe Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zebrafish as a model to decipher modulation of nuclear receptors by endocrine disruptors: insight regarding cross-species differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Meeting on Nuclear Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of effect-based tools for wastewater quality and process performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Micropol &amp; Ecohazard Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zebrafish as a model organism to decipher modulation of nuclear receptors by endocrine disruptors: insight regarding cross-species differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaye Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Meeting on Nuclear Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignées cellulaires rendues bioluminescences : des outils précieux pour la caractérisation des interactions entre récepteurs nucléaires et perturbateurs endocriniens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaye Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Thouënnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ogm : alimentation– environnement—thérapie—recherche et aspects sociétaux des risques et des enjeux ? Colloque ARET 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARET, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The progestin norethindrone affects the glucocorticoid signalling pathway in zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Macherey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées scientifiques du GdR REPRO (ReproSciences 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying mixture toxicity modelling to assess the contribution of detected chemicals to in vitro effects : An example from the Danube River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peta A. Neale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael S. Denison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et devenir de contaminants polaires en estuaire de Seine : approche bioanalytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological evaluation to follow a 3 years in situ-experiment of a submerged mbr for oncological hospital effluent treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isariebel Quesada-Peñate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration de la contribution majeure du bisphénol A à l’activité oestrogénique d’un lixiviat de décharge par la mise en oeuvre d’une méthodologie dirigée par les effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2016 "Plastiques: quels enjeux pour demain ? Pollution physico-chimique et impacts environnementaux et sanitaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile passive sampling as a tool for toxicological profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foppe Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological-based profiling of wastewaters from sources to the discharge into the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental occurrence and effects in fish of ligands of the progesterone receptor : current progress of the french national project proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic progestins activate human and zebrafish nuclear progesterone receptor in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and zebrafish nuclear progesterone receptors are differently activated by natural and synthetic progestins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International symposium on fish endocrinology (8 ISFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gothenburg, Sweden. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-analytical strategy based on in vitro and in vivo bioassays for effect-based monitoring of bioactive organic chemicals in river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Contaminated Sediments: Environmental Chemistry, Ecotoxicology and Engineering" (ContaSed 22015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based monitoring of Danube river using mobile passive sampling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rusina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okonski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward identification of fish specific estrogens through effect-directed analysis based on zebrafish in vitro and in vivo reporter gene assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Turies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’oestrogenicité de lixiviats de stockage des déchets et recherche des composés responsables par une approche dirigée par les effets (EDA effect directed analysis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interêt de l’analyse dirigée par l’effet pour l’identification de contaminants émergents et de metabolites humains dans les eaux de stations d’epuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia-Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based and chemical analytical monitoring for the steroidal estrogens : An international project to cope with a monitoring challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hollert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermeirssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et utilisation de modèles in vitro, in vivo et in silico chez le poisson zèbre pour l’évaluation des perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated assessment of estrogenicity of complex environmental samples using in vivo and in vitro effect-based tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Munz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.571</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major contribution of bisphenol A to estrogenic activity in landfill leachate as revealed by effect-directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Guenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. SETAC Europe annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches bio-analytiques pour la caractérisation, la surveillance et l’identification de perturbateurs endocriniens dans le milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aït-Aïssa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrogenic activities in water and sediment from French rivers using zebrafish-based bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Turies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect-based tools for monitoring (xeno)estrogens in surface waters: Variability and reproducibility of sample preparation and five different in vitro assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Y. Kunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Homazava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jayasinghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the estrogenic potency of chemicals, alone or in combination, and complex environmental mixtures using a novel transgenic cy19a1b-GFP in vivo zebrafish assay (EASZY assay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hinfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disrupting activities profiling of monitored French river sites based on in vitro bio-analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation of a membrane bioreactor to remove emerging pollutants from a hospital effluent based on the combined use of in vitro and in vivo bioassays and targeted chemicals analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Manier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological effects of mixtures of chemical pollutants at EQS concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balzamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of emerging pharmaceutical pollutants in a river impacted by an industrial effluent combining passive sampling and effect-directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU wide campaign exercise on bioassays and chemical mixture effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Lettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel N. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Arukwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Normal Phase - High Performance Liquid Chromatography (NP-HPLC) fractionation for the isolation of active compounds in sediment sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of zebrafish cell lines to assess estrogenic compounds in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Sonavane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de perturbateurs endocriniens et suivi de leur activité au cours de la digestion anaérobie de boues urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie bio-analytique de type EDA pour l’identification de contaminants émergents dans les milieux aquatiques : Etude de cas en aval d’un rejet industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia-Parège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine disruptors characterized from a complex matrix using bioanalytical methods : ER affinity columns and LC-HRMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium (SAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of synthetic steroid compounds downstream of a pharmaceutical industry using effect directed analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on occurrence, fate and effects of emerging pollutants in the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l'approche bioanalytique EDA (Effect-Directed Analysis) dans l'identification des composés toxiques dans l'environnement : exemples d'application sur différentes matrices (effluents de station d'épuration, sédiments, bivalves,...)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gardia Parege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mazelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delgenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Le Menach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference PNRPE 2012 "Recent advances on the environmental and health effects of endocrine disrupters"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of active synthetic steroid compounds in impacted river downstream from pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebrafish embryos as bioanalytical tools for detection of estrogenic and dioxin-like chemicals in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutistep fractionation based on normal phase SPE and reverse phase HPLC (RP-HPLC) for isolation of endocrine disrupting chemicals in environmental extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and compartmentalization study of emerging EDCs in an impacted river system by using an EDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of accelerated solvant extraction (ASE) of wide range of endocrine disrupting chemicals (EDC) in sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Devier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe annual meeting "Ecosystem protection in a sustainable world : a challenge for science and regulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters (COW 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of passive sampling and in vitro bioassays for the detection of emerging pollutants in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyn Lemach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of pregnane X receptor (PXR) active chemicals in french rivers by using in vitro bioassay and chemical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Kinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Balaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on pollutant responses in marine organisms (PRIMO 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing metabolome coverage and metabolism in Microcystis sp. : A comparative evaluation of monophasic and biphasic extraction-based workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forjonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing High-Throughput Metabolomics in Aquatic Periphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pesticides, their mixture and transformation products on freshwater periphyton metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of freshwater periphyton to pesticides, their mixture and transformation products: New insight from untargeted metametabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vienne, Austria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067371v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUAECOMICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaecomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the influence of temperature and nutrients on the growth of Microcystis aeruginosa and the metabolism of its phycosphere thanks to metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forjonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-TOX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, CESTAS, France. sciencesconf.org:etox2025:641286, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the tolerance of leaf-associated microbial communities to Kasugamycin through metabolomics and functional descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Montgillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcOmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic insight in species sensitivity differences within periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Boutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual variation of the meta-metabolome and photosynthesis sensitivities and their relationship in freshwater microbial communities exposed to a model herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenome-scale metabolic modelling for the characterization of cross-feeding interactions in Microcystis-associated microbial communities, in the context of freshwater cyanobacterial blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2024 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic insight in species sensitivity differences within periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater periphytic biofilm exposed to a serial dilution of glyphosate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Ughetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique (RFMF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of contaminants on taxonomic composition of micromeiofauna present in biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gardebled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Baillergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Canadian Ecotoxicity Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ottawa, Canada. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du métabolome de trois microalgues pour étudier les différences de sensibilité des communautés périphytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of time, temperature and light intensity on the metabolome of the model green microalgae (Scenedesmus costatus) in the global change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Fadhlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS RFMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics insight on the photosynthesis impairment under chemical stress in freshwater biofilms in agriculture context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école automnale du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sainte-Foy-lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of aquatic macrophytes in the regulation of cyanobacterial blooms : Allelopathic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Maubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Biofilm Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural fluctuation of metabolome and photosynthetic yield sensitivity of a periphytic biofilm exposed to a model herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology Ecotoxicomic 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 2022 Copenhagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de cultures d'algues mono- et plurispécifiques aux herbicides: : Effet de l'atrazine et du S-métolachlore sur la photosynthèse et sur les profils en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint en écotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicokinetic of a pesticides cocktail pulse on stream biofilms with different hydrological histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bertrans-Tubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022 - Third International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the metabolomic response of freshwater biofilms to urban wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Arini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème JS du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Valls Fonayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. JS du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-descripteurs pour le suivi des effets interactifs d’un biocide et de la lumière sur les biofilms de rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium annuel du GRIL (Groupe de Recherche Interuniversitaire en Limnologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and toxicological assessments of anaerobic digesters removing EDCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Cathala-Delgenès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélim Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNRPE 2012, Recent advances on the environmental and health effects of endocrine disrupters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Soucasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques INRA Toxalim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccumulation des pesticides organiques dans les biofilms de rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides en viticulture. Usages, impacts et transition agroécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-165, 2023, Savoir faire, 978-2-7592-3600-8. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3601-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metabolites and metabolism in aquatic biofilms reveal ecological responses to global change and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017845v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating metagenome-scale metabolic modelling and metabolomics to identify biochemical interactions in Microcystis phycospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Halary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the Microbiome-Metabolome Nexus for Innovative One-Health Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of urban stressors on freshwater biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Light and Biocide Pollution Affects Lipid Profiles of Periphyton Communities in Freshwater Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban stressors impact lipid profiles in freshwater periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vrba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Preparation for Automated Extraction in Periphyton Metabolomic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX; Bordeaux Metabolome Platform. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination procedure for chemical risk assessment in periphyton v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahrasadat Alavikakhki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX; Bordeaux Metabolome Platform. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic extraction metabolites in algal matrix or periphyton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - EABX. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphyton growing and sampling in situ or in mesocosm for metabolomic analysis v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahrasadat Alavikakhki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EABX. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (typdoc.RESPROT)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet MEMENTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Batisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; UCA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'approche effect directed analysis à l'identification de perturbateurs endocriniens dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie analytique. Université de Bordeaux 1, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02980485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId506"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolascreusot@neuf.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Luzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638683v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Huba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J.D. Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.665521" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casado-Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Chiaia-Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kiefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105708" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Backhaus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Arrhenius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02975" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gassiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071641" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875953v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schollee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hidasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4155" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Novak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vrana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Rusina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Okonski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grabic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tousova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oswald" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Slobodnik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Muz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.356" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01808084v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2018.94022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853425v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Y. Kunz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumith Jayasinghe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kienle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.10.062" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01337751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brosselin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez-Ospina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenjoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5419-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Burgess" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibke Busch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.11.102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97J7X5R0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6062-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.187" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta A. Neale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Denison" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855012v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3882-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405313r" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel N. Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Arukwe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Balzamo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfu118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kinani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2722-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963447v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kinani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6708-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6RNF2BX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961800v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1474-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1452-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJZ35RHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963449v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jondeau-Cabaton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Soucasse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1458-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M36S8GXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2012.04.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KMQBLJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMNCLBW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.129" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00453470v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3310-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00453475v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.07.041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525495v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3771" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q37RH8V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173487v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordazzo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734503v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Ballergeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331338v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990145v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wullschleger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799923v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990184v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692108v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351825v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stamm" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136737v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691923v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136738v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863950v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulahtouf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourguet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853209v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980659v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863853v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Hilscherova" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foppe Smedes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rusina" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853163v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853162v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoutier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980680v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaye Boulahtouf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garoche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853574v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853097v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Macherey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853576v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854271v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdelaziz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuster" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853049v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fuster" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854197v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854207v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okonski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854265v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854266v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853053v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852970v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852973v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852972v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Parege" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852950v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kase" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Werner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hollert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermeirssen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchinger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852945v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Novak" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smedes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980782v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852937v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852953v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862419v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852362v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Homazava" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jayasinghe" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Carvalho" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arukwe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzamo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862414v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862423v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia Parege" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862420v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lettieri" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852359v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971154v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971151v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971012v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geneste" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazelier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980791v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971112v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971107v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970976v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970964v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980797v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porcher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Par&#232;ge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971108v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970791v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970781v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970880v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970782v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973573v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemach" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970464v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173526v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forjonel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067371v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Veron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029662v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Charrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Montgillard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173457v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029663v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassans" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174676v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768319v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734537v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663605v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403941v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gardebled" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Baillergeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331347v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172925v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768456v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800021v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990193v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Karolkowski" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864023v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799916v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990045v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Abril" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266513v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799905v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808649v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le M&#233;nach" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806272v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519485v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrasadat Alavikakhki" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521156v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549387v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519536v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707847v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02980485v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolascreusot@neuf.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572014v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Menard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Luzet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art04-GB" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol105-art04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177681" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Huba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J.D. Ferrari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vrba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.106972" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2023.100378" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bertrans-Tubau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad083" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17072-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garoche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Chiavarina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.665521" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gassiot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071641" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987091v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Corcoll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Backhaus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Arrhenius" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c02975" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casado-Martinez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurea Chiaia-Hernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Kiefer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105708" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01808084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Wigh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrisse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2018.94022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01875953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Sonavane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schollee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hidasi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4155" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Novak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vrana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Rusina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Okonski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grabic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972392v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Tousova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oswald" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Slobodnik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Blaha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis Muz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853425v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Y. Kunz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumith Jayasinghe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Kienle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.10.062" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01337751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brosselin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Gonzalez-Ospina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Domenjoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5419-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Burgess" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wibke Busch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.11.102" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97J7X5R0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Devier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6062-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531608v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.01.187" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855012v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3882-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peta A. Neale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Denison" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04083" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pardon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405313r" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel N. Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Arukwe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Balzamo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfu118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01048573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Souissi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Kinani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourcier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2722-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jondeau-Cabaton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Soucasse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1458-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M36S8GXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1452-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJZ35RHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961800v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chadili" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1474-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963447v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Kinani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6708-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6RNF2BX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dagnino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Seree" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.01.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXMNCLBW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963381v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vosges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2012.04.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KMQBLJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963291v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Menach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.129" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00453470v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemenach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3310-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00453475v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.07.041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525495v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3771" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7Q37RH8V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05281552v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audemard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordazzo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175677v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Ughetto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734503v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Ballergeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoce Aprianto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352912v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Claitte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332015v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331338v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Viemont-Lefeuvre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990184v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800373v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur M&#233;dina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990145v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wullschleger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799923v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799997v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692133v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stamm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351802v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet&#8208;mazel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692108v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692155v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266583v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351825v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136738v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691923v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863950v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulahtouf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourguet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853209v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980659v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980724v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853576v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863853v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Hilscherova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foppe Smedes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rusina" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853163v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853162v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoutier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980680v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaye Boulahtouf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Garoche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980717v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853097v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Macherey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854196v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fuster" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isariebel Quesada-Pe&#241;ate" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lorain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abdelaziz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fuster" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mazellier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854207v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okonski" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854265v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854266v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853053v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852918v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feray" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852945v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Novak" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrana" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smedes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852939v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Turies" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852973v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852972v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Parege" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852950v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kase" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Werner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hollert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermeirssen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buchinger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852970v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852953v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Munz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852937v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980782v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852359v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852356v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Homazava" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jayasinghe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862419v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852362v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862414v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852358v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Carvalho" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arukwe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzamo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862423v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia Parege" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862420v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lettieri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971154v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971151v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971108v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Braun" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delgenes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980797v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Porcher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardia Parege" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gardia-Par&#232;ge" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Devier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971112v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980791v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971012v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Devier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geneste" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazelier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971107v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970964v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970976v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970782v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970791v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970781v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970880v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973573v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Lemach" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970464v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173457v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forjonel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029663v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassans" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174676v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Veron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067371v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173526v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029662v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Charrier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Montgillard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734537v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768319v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654522v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Got" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663605v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669371v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403941v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gardebled" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Baillergeau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331347v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768456v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990193v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Karolkowski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Arini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800021v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03864023v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799916v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990045v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Abril" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799905v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266513v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808649v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le M&#233;nach" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806272v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943260v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/211/9782759236015/pesticides-en-viticulture" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3601-5" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593509v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228419v2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Colas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173352v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173358v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173350v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521156v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519485v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahrasadat Alavikakhki" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549387v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519536v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707847v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02980485v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>